--- v0 (2026-03-21)
+++ v1 (2026-08-08)
@@ -169,90 +169,90 @@
   </si>
   <si>
     <t>Факты применения мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Предмет договора страхования</t>
   </si>
   <si>
     <t>Размер страховой суммы</t>
   </si>
   <si>
     <t>Наименование страховой компании</t>
   </si>
   <si>
     <t>Местонахождение</t>
   </si>
   <si>
     <t>Контактные телефоны</t>
   </si>
   <si>
     <t>Ассоциация «Байкальское региональное объединение проектировщиков»;
 Ассоциация «БайкалРегионПроект»;
 СРО-П-046-09112009;
 ИНН:3811127596;
 ОГРН:1093800000337;
-Адрес местонахождения:664047, г. Иркутск, ул. Байкальская, д. 105А, офис 704;
+Адрес местонахождения:664075, г. Иркутск, ул. Байкальская, стр.180 «а».;
 Телефон:(3952) 48-55-10;
 Email:srobrp@mail.ru;
 Адрес сайта:https://www.srobrp.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИНК-СИНЕРГИЯ"</t>
   </si>
   <si>
     <t>ООО "ИНК-СИНЕРГИЯ"</t>
   </si>
   <si>
     <t>0382-2026-3849092173-П-46</t>
   </si>
   <si>
     <t>05.03.2026</t>
   </si>
   <si>
     <t>09.12.2022</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>
   <si>
     <t>1223800022368</t>
   </si>
   <si>
     <t>3849092173</t>
   </si>
   <si>
     <t>+7(3952)211-352</t>
   </si>
   <si>
     <t>664007, Россия, Иркутская область, Иркутск, пер. Большой Литейный, 4</t>
   </si>
   <si>
-    <t>Генеральный директор Лёвин Дмитрий Валерьевич</t>
+    <t>Доступ к сведениям ограничен (Федеральный закон от 8 августа 2001 года №129-ФЗ «О государственной регистрации юридических лиц и индивидуальных предпринимателей»)</t>
   </si>
   <si>
     <t>Соответствует</t>
   </si>
   <si>
     <t>05.03.2026 Протокол Правления №389</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Четвертый уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>