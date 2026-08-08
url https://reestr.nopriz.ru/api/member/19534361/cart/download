--- v0 (2025-12-13)
+++ v1 (2026-08-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Сведения о СРО</t>
   </si>
   <si>
     <t>Сведения о члене саморегулируемой организации</t>
   </si>
   <si>
     <t>Размер обязательств</t>
   </si>
   <si>
     <t>Сведения о КФ</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Сведения о проверках</t>
   </si>
   <si>
     <t>Сведения об обеспечении имущественной ответственности</t>
   </si>
   <si>
     <t>Полное и (в случае, если имеется) сокращенное наименование саморегулируемой организации, основной государственный регистрационный номер записи о государственной регистрации юридического лица, идентификационный номер налогоплательщика, регистрационный номер в государственном реестре саморегулируемых организаций, адрес места нахождения, адрес официального сайта в информационно-телекоммуникационной сети "Интернет", адрес электронной почты, контактный телефон</t>
   </si>
   <si>
@@ -169,93 +169,96 @@
   </si>
   <si>
     <t>Факты применения мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Предмет договора страхования</t>
   </si>
   <si>
     <t>Размер страховой суммы</t>
   </si>
   <si>
     <t>Наименование страховой компании</t>
   </si>
   <si>
     <t>Местонахождение</t>
   </si>
   <si>
     <t>Контактные телефоны</t>
   </si>
   <si>
     <t>Ассоциация «Байкальское региональное объединение проектировщиков»;
 Ассоциация «БайкалРегионПроект»;
 СРО-П-046-09112009;
 ИНН:3811127596;
 ОГРН:1093800000337;
-Адрес местонахождения:664047, г. Иркутск, ул. Байкальская, д. 105А, офис 704;
+Адрес местонахождения:664075, г. Иркутск, ул. Байкальская, стр.180 «а».;
 Телефон:(3952) 48-55-10;
 Email:srobrp@mail.ru;
 Адрес сайта:https://www.srobrp.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Гыпылов Эрдэм Дашиевич</t>
   </si>
   <si>
     <t>ИП Гыпылов Эрдэм Дашиевич</t>
   </si>
   <si>
     <t>0380-2025-03231200034-П-46</t>
   </si>
   <si>
     <t>18.11.2025</t>
   </si>
   <si>
     <t>13.04.2018</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>
   <si>
     <t>318032700013622</t>
   </si>
   <si>
     <t>032312000344</t>
   </si>
   <si>
     <t>+7(924)-456-53-89</t>
   </si>
   <si>
     <t>Гыпылов Эрдэм Дашиевич</t>
   </si>
   <si>
     <t>670013, Россия, Республика Бурятия, Улан-Удэ, Приречная, 5, кв.64</t>
   </si>
   <si>
     <t>Соответствует</t>
+  </si>
+  <si>
+    <t>02.03.2026</t>
   </si>
   <si>
     <t>18.11.2025 Протокол Правления № 381</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Первый уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
@@ -954,84 +957,88 @@
         <v>57</v>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9" t="s">
         <v>58</v>
       </c>
       <c r="L4" s="9" t="s">
         <v>59</v>
       </c>
       <c r="M4" s="9" t="s">
         <v>60</v>
       </c>
       <c r="N4" s="9"/>
       <c r="O4" s="9"/>
       <c r="P4" s="9" t="s">
         <v>61</v>
       </c>
       <c r="Q4" s="9" t="s">
         <v>62</v>
       </c>
       <c r="R4" s="9" t="s">
         <v>63</v>
       </c>
       <c r="S4" s="9"/>
-      <c r="T4" s="9"/>
-      <c r="U4" s="9"/>
+      <c r="T4" s="9">
+        <v>0</v>
+      </c>
+      <c r="U4" s="9" t="s">
+        <v>64</v>
+      </c>
       <c r="V4" s="9">
         <v>50000.0</v>
       </c>
       <c r="W4" s="9">
         <v>150000.0</v>
       </c>
       <c r="X4" s="9" t="s">
         <v>55</v>
       </c>
       <c r="Y4" s="9" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="Z4" s="9" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AA4" s="9" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="AB4" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="AC4" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="AD4" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="AE4" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="AE4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF4" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AG4" s="4" t="s">
         <v>55</v>
       </c>
       <c r="AH4" s="4" t="s">
         <v>55</v>
       </c>
       <c r="AI4" s="4"/>
       <c r="AJ4" s="4"/>
       <c r="AK4" s="4"/>
       <c r="AL4" s="4"/>
       <c r="AM4" s="4"/>
       <c r="AN4" s="4"/>
       <c r="AO4" s="4"/>
       <c r="AP4" s="4"/>
       <c r="AQ4" s="4"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:S1"/>
     <mergeCell ref="T1:U1"/>
     <mergeCell ref="V1:Y1"/>
     <mergeCell ref="Z1:AH1"/>
     <mergeCell ref="AI1:AL1"/>