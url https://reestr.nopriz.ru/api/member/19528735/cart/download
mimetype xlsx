--- v0 (2025-12-07)
+++ v1 (2026-08-08)
@@ -169,51 +169,51 @@
   </si>
   <si>
     <t>Факты применения мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Предмет договора страхования</t>
   </si>
   <si>
     <t>Размер страховой суммы</t>
   </si>
   <si>
     <t>Наименование страховой компании</t>
   </si>
   <si>
     <t>Местонахождение</t>
   </si>
   <si>
     <t>Контактные телефоны</t>
   </si>
   <si>
     <t>Ассоциация «Байкальское региональное объединение проектировщиков»;
 Ассоциация «БайкалРегионПроект»;
 СРО-П-046-09112009;
 ИНН:3811127596;
 ОГРН:1093800000337;
-Адрес местонахождения:664047, г. Иркутск, ул. Байкальская, д. 105А, офис 704;
+Адрес местонахождения:664075, г. Иркутск, ул. Байкальская, стр.180 «а».;
 Телефон:(3952) 48-55-10;
 Email:srobrp@mail.ru;
 Адрес сайта:https://www.srobrp.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АВЕРСПРОЕКТ"</t>
   </si>
   <si>
     <t>ООО "АВЕРСПРОЕКТ"</t>
   </si>
   <si>
     <t>0376-2025-5408303321-П-46</t>
   </si>
   <si>
     <t>20.05.2025</t>
   </si>
   <si>
     <t>31.07.2013</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>