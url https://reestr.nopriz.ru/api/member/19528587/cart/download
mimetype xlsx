--- v0 (2025-12-07)
+++ v1 (2026-08-08)
@@ -169,87 +169,87 @@
   </si>
   <si>
     <t>Факты применения мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Предмет договора страхования</t>
   </si>
   <si>
     <t>Размер страховой суммы</t>
   </si>
   <si>
     <t>Наименование страховой компании</t>
   </si>
   <si>
     <t>Местонахождение</t>
   </si>
   <si>
     <t>Контактные телефоны</t>
   </si>
   <si>
     <t>Ассоциация «Байкальское региональное объединение проектировщиков»;
 Ассоциация «БайкалРегионПроект»;
 СРО-П-046-09112009;
 ИНН:3811127596;
 ОГРН:1093800000337;
-Адрес местонахождения:664047, г. Иркутск, ул. Байкальская, д. 105А, офис 704;
+Адрес местонахождения:664075, г. Иркутск, ул. Байкальская, стр.180 «а».;
 Телефон:(3952) 48-55-10;
 Email:srobrp@mail.ru;
 Адрес сайта:https://www.srobrp.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СМАРТ АВТОМАТИЗАЦИЯ"</t>
   </si>
   <si>
     <t>ООО "СМАРТ АВТОМАТИЗАЦИЯ"</t>
   </si>
   <si>
     <t>0375-2025-7804694810-П-46</t>
   </si>
   <si>
     <t>14.05.2025</t>
   </si>
   <si>
     <t>26.07.2022</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>
   <si>
     <t>1227800095643</t>
   </si>
   <si>
     <t>7804694810</t>
   </si>
   <si>
     <t>+7 800-550-34-87</t>
   </si>
   <si>
-    <t>195197, Россия, Санкт-Петербург, Санкт-Петербург, Финляндский округ, проспект Маршала Блюхера, 9, корпус 1, строение 1, помещение 15-Н, офис 2</t>
+    <t>119607, Россия, Москва, Москва, Мичуринский проспект, 49, А</t>
   </si>
   <si>
     <t>Генеральный директор Копылов Евгений Викторович</t>
   </si>
   <si>
     <t>Соответствует</t>
   </si>
   <si>
     <t>14.05.2025 Протокол Правления № 359</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Первый уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
   <si>
     <t>12.05.2025</t>
   </si>