--- v2 (2026-08-08)
+++ v3 (2026-09-24)
@@ -208,51 +208,51 @@
   <si>
     <t>0368-2024-3808271529-П-46</t>
   </si>
   <si>
     <t>19.08.2024</t>
   </si>
   <si>
     <t>24.03.2020</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>
   <si>
     <t>1203800007663</t>
   </si>
   <si>
     <t>3808271529</t>
   </si>
   <si>
     <t>8(3952)79-86-99</t>
   </si>
   <si>
     <t>666902, Россия, Иркутская область, Иркутский район, Бодайбо, Березовая, зд.17, помещ. 6</t>
   </si>
   <si>
-    <t>Генеральный директор Охотин Алексей Анатольевич</t>
+    <t>Генеральный директор Ситников Руслан Леонидович</t>
   </si>
   <si>
     <t>Соответствует</t>
   </si>
   <si>
     <t>19.08.2024 Протокол Правления № 335</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Четвертый уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
   <si>
     <t>12.02.2026</t>
   </si>
   <si>
     <t>Плановая</t>
   </si>