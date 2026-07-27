--- v1 (2026-03-21)
+++ v2 (2026-07-27)
@@ -169,87 +169,87 @@
   </si>
   <si>
     <t>Факты применения мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Предмет договора страхования</t>
   </si>
   <si>
     <t>Размер страховой суммы</t>
   </si>
   <si>
     <t>Наименование страховой компании</t>
   </si>
   <si>
     <t>Местонахождение</t>
   </si>
   <si>
     <t>Контактные телефоны</t>
   </si>
   <si>
     <t>Ассоциация «Байкальское региональное объединение проектировщиков»;
 Ассоциация «БайкалРегионПроект»;
 СРО-П-046-09112009;
 ИНН:3811127596;
 ОГРН:1093800000337;
-Адрес местонахождения:664047, г. Иркутск, ул. Байкальская, д. 105А, офис 704;
+Адрес местонахождения:664075, г. Иркутск, ул. Байкальская, стр.180 «а».;
 Телефон:(3952) 48-55-10;
 Email:srobrp@mail.ru;
 Адрес сайта:https://www.srobrp.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>АКЦИОНЕРНОЕ ОБЩЕСТВО ПРОЕКТНАЯ КОМПАНИЯ "ЭФФЕКТ"</t>
   </si>
   <si>
     <t>АО ПК "ЭФФЕКТ"</t>
   </si>
   <si>
     <t>0364-2023-9701256261-П-46</t>
   </si>
   <si>
     <t>29.09.2023</t>
   </si>
   <si>
     <t>09.08.2023</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>
   <si>
     <t>1237700530308</t>
   </si>
   <si>
     <t>9701256261</t>
   </si>
   <si>
     <t>+7(914)-889-11-11</t>
   </si>
   <si>
-    <t>101000, Россия, Москва, Москва, Басманный, б-р Чистопрудный, 13, 2, 1/1</t>
+    <t>117292, Россия, Москва, Москва, Академический, ул. Шверника, д. 6, к. 1, помещ. 6п</t>
   </si>
   <si>
     <t>генеральный директор Заварухин Андрей Александрович</t>
   </si>
   <si>
     <t>Соответствует</t>
   </si>
   <si>
     <t>20.09.2023 Протокол правления № 315</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Второй уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
   <si>
     <t>09.04.2025</t>
   </si>