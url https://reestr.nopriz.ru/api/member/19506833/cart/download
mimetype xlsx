--- v0 (2025-12-13)
+++ v1 (2026-04-30)
@@ -217,51 +217,51 @@
   <si>
     <t>Является членом</t>
   </si>
   <si>
     <t>1207800163053</t>
   </si>
   <si>
     <t>7839134488</t>
   </si>
   <si>
     <t>+7-921-570-40-03</t>
   </si>
   <si>
     <t>199178, Россия, Санкт-Петербург, Санкт-Петербург, вн.тер.г. муниципальный округ Васильевский, линия 13-Я В.О., 72, литера А, часть помещ. 1-н №2-7</t>
   </si>
   <si>
     <t>Генеральный директор Мальчевский Андрей Павлович</t>
   </si>
   <si>
     <t>Соответствует</t>
   </si>
   <si>
     <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛВА-ХАУС"</t>
   </si>
   <si>
-    <t>01.03.2025</t>
+    <t>02.03.2026</t>
   </si>
   <si>
     <t>16.05.2023 Протокол Правлегния № 308 от 16.05.2023</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Первый уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
   <si>
     <t>25.09.2025</t>
   </si>
   <si>
     <t>Плановая</t>
   </si>
   <si>
     <t>Нарушений не имеется</t>
   </si>