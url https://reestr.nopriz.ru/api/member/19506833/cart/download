--- v1 (2026-04-30)
+++ v2 (2026-08-08)
@@ -169,51 +169,51 @@
   </si>
   <si>
     <t>Факты применения мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Предмет договора страхования</t>
   </si>
   <si>
     <t>Размер страховой суммы</t>
   </si>
   <si>
     <t>Наименование страховой компании</t>
   </si>
   <si>
     <t>Местонахождение</t>
   </si>
   <si>
     <t>Контактные телефоны</t>
   </si>
   <si>
     <t>Ассоциация «Байкальское региональное объединение проектировщиков»;
 Ассоциация «БайкалРегионПроект»;
 СРО-П-046-09112009;
 ИНН:3811127596;
 ОГРН:1093800000337;
-Адрес местонахождения:664047, г. Иркутск, ул. Байкальская, д. 105А, офис 704;
+Адрес местонахождения:664075, г. Иркутск, ул. Байкальская, стр.180 «а».;
 Телефон:(3952) 48-55-10;
 Email:srobrp@mail.ru;
 Адрес сайта:https://www.srobrp.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЕТС"</t>
   </si>
   <si>
     <t>ООО "ЕТС"</t>
   </si>
   <si>
     <t>0362-2023-7839134488-П-46</t>
   </si>
   <si>
     <t>16.05.2023</t>
   </si>
   <si>
     <t>08.12.2020</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>