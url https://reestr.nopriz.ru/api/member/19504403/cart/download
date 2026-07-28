--- v0 (2025-12-13)
+++ v1 (2026-07-28)
@@ -169,90 +169,90 @@
   </si>
   <si>
     <t>Факты применения мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Предмет договора страхования</t>
   </si>
   <si>
     <t>Размер страховой суммы</t>
   </si>
   <si>
     <t>Наименование страховой компании</t>
   </si>
   <si>
     <t>Местонахождение</t>
   </si>
   <si>
     <t>Контактные телефоны</t>
   </si>
   <si>
     <t>Ассоциация «Байкальское региональное объединение проектировщиков»;
 Ассоциация «БайкалРегионПроект»;
 СРО-П-046-09112009;
 ИНН:3811127596;
 ОГРН:1093800000337;
-Адрес местонахождения:664047, г. Иркутск, ул. Байкальская, д. 105А, офис 704;
+Адрес местонахождения:664075, г. Иркутск, ул. Байкальская, стр.180 «а».;
 Телефон:(3952) 48-55-10;
 Email:srobrp@mail.ru;
 Адрес сайта:https://www.srobrp.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИНТЕРПРОЕКТ РАЗВИТИЕ"</t>
   </si>
   <si>
     <t>ООО "ИНТЕРПРОЕКТ РАЗВИТИЕ"</t>
   </si>
   <si>
     <t>0360-2023-5402075894-П-46</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>05.12.2022</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>
   <si>
     <t>1225400049874</t>
   </si>
   <si>
     <t>5402075894</t>
   </si>
   <si>
     <t>+7(383)362-17-47</t>
   </si>
   <si>
     <t>630015, Россия, Новосибирская область, Новосибирск, Планетная, 30, к. 2б</t>
   </si>
   <si>
-    <t>Колоколов Тимофей Александрович</t>
+    <t>Директор Кальван Алёна Борисовна</t>
   </si>
   <si>
     <t>Соответствует</t>
   </si>
   <si>
     <t>21.02.2023 Протокол Правления № 297 от 21.02.2023</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Первый уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
   <si>
     <t>20.11.2025</t>
   </si>
   <si>
     <t>Плановая</t>
   </si>