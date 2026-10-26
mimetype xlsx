--- v0 (2026-09-10)
+++ v1 (2026-10-26)
@@ -202,51 +202,51 @@
   <si>
     <t>Общество с ограниченной ответственностью «Квантэнерго»</t>
   </si>
   <si>
     <t>ООО «Квантэнерго»</t>
   </si>
   <si>
     <t>21.05.2021</t>
   </si>
   <si>
     <t>16.03.2007</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>
   <si>
     <t>1073123012544</t>
   </si>
   <si>
     <t>3123153595</t>
   </si>
   <si>
     <t>+7 (4722) 32-09-10</t>
   </si>
   <si>
-    <t>308036, Россия, Белгородская область, г. Белгород, ул. Щорса, д. 45 А, оф. 261</t>
+    <t>308034, Россия, Белгородская область, г. Белгород, ул. Щорса, д. 45 А, оф. 261</t>
   </si>
   <si>
     <t>Генеральный директор Дудко Дмитрий Евгеньевич</t>
   </si>
   <si>
     <t>Соответствует</t>
   </si>
   <si>
     <t>29.02.2024</t>
   </si>
   <si>
     <t>Решение Совета Ассоциации "СФЕРА изыскателей" №54 от 21.05.2021 г.</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Первый уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>