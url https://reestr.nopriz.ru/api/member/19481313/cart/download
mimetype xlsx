--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -208,51 +208,51 @@
   <si>
     <t>0341-2021-3808271889-П-46</t>
   </si>
   <si>
     <t>27.01.2021</t>
   </si>
   <si>
     <t>11.06.2020</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>
   <si>
     <t>1203800012130</t>
   </si>
   <si>
     <t>3808271889</t>
   </si>
   <si>
     <t>(3952) 791-124, (3952)794-655,</t>
   </si>
   <si>
     <t>664050, Россия, Иркутская область, Иркутск, Байкальская, 259</t>
   </si>
   <si>
-    <t>Управляющий директор Михайлов Михаил Николаевич</t>
+    <t>Генеральный директор Трушков Дмитрий Анатольевич</t>
   </si>
   <si>
     <t>Соответствует</t>
   </si>
   <si>
     <t>02.03.2026</t>
   </si>
   <si>
     <t>Протокол Правления № 254 от 27.01.2021</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Первый уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
   <si>
     <t>12.03.2025</t>
   </si>