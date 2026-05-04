--- v0 (2025-12-13)
+++ v1 (2026-05-04)
@@ -214,51 +214,51 @@
   <si>
     <t>23.12.1992</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>
   <si>
     <t>1023801003060</t>
   </si>
   <si>
     <t>3808004756</t>
   </si>
   <si>
     <t>+7(3952) 26-10-09 доб. 55</t>
   </si>
   <si>
     <t>664025, Россия, Иркутская область, Иркутск, Бульвар Гагарина, 40, 17А</t>
   </si>
   <si>
     <t>Генеральный директор Ксюнин Юрий Александрович</t>
   </si>
   <si>
     <t>Соответствует</t>
   </si>
   <si>
-    <t>01.03.2025</t>
+    <t>02.03.2026</t>
   </si>
   <si>
     <t>09.12.2008 Протокол Общего собрания № 1</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Второй уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
   <si>
     <t>01.07.2017</t>
   </si>
   <si>
     <t>08.04.2025</t>
   </si>
   <si>
     <t>Плановая</t>
   </si>
@@ -1033,51 +1033,51 @@
       </c>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8" t="s">
         <v>58</v>
       </c>
       <c r="L4" s="8" t="s">
         <v>59</v>
       </c>
       <c r="M4" s="8" t="s">
         <v>60</v>
       </c>
       <c r="N4" s="8" t="s">
         <v>61</v>
       </c>
       <c r="O4" s="8" t="s">
         <v>62</v>
       </c>
       <c r="P4" s="8"/>
       <c r="Q4" s="8"/>
       <c r="R4" s="8" t="s">
         <v>63</v>
       </c>
       <c r="S4" s="8"/>
       <c r="T4" s="8">
-        <v>4542510</v>
+        <v>2369997</v>
       </c>
       <c r="U4" s="8" t="s">
         <v>64</v>
       </c>
       <c r="V4" s="8">
         <v>150000.0</v>
       </c>
       <c r="W4" s="8">
         <v>1350000.0</v>
       </c>
       <c r="X4" s="8" t="s">
         <v>55</v>
       </c>
       <c r="Y4" s="8" t="s">
         <v>65</v>
       </c>
       <c r="Z4" s="8" t="s">
         <v>66</v>
       </c>
       <c r="AA4" s="8" t="s">
         <v>67</v>
       </c>
       <c r="AB4" s="4" t="s">
         <v>67</v>
       </c>