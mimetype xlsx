--- v1 (2026-05-04)
+++ v2 (2026-08-08)
@@ -169,51 +169,51 @@
   </si>
   <si>
     <t>Факты применения мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Предмет договора страхования</t>
   </si>
   <si>
     <t>Размер страховой суммы</t>
   </si>
   <si>
     <t>Наименование страховой компании</t>
   </si>
   <si>
     <t>Местонахождение</t>
   </si>
   <si>
     <t>Контактные телефоны</t>
   </si>
   <si>
     <t>Ассоциация «Байкальское региональное объединение проектировщиков»;
 Ассоциация «БайкалРегионПроект»;
 СРО-П-046-09112009;
 ИНН:3811127596;
 ОГРН:1093800000337;
-Адрес местонахождения:664047, г. Иркутск, ул. Байкальская, д. 105А, офис 704;
+Адрес местонахождения:664075, г. Иркутск, ул. Байкальская, стр.180 «а».;
 Телефон:(3952) 48-55-10;
 Email:srobrp@mail.ru;
 Адрес сайта:https://www.srobrp.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Акционерное общество Дорожный проектно-изыскательский и научно-исследовательский институт "Иркутскгипродорнии"</t>
   </si>
   <si>
     <t>АО "Иркутскгипродорнии"</t>
   </si>
   <si>
     <t>0005.8-2017-3808004756-П-46</t>
   </si>
   <si>
     <t>01.12.2009</t>
   </si>
   <si>
     <t>23.12.1992</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>