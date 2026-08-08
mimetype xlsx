--- v0 (2025-12-07)
+++ v1 (2026-08-08)
@@ -169,159 +169,159 @@
   </si>
   <si>
     <t>Факты применения мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Предмет договора страхования</t>
   </si>
   <si>
     <t>Размер страховой суммы</t>
   </si>
   <si>
     <t>Наименование страховой компании</t>
   </si>
   <si>
     <t>Местонахождение</t>
   </si>
   <si>
     <t>Контактные телефоны</t>
   </si>
   <si>
     <t>Ассоциация «Байкальское региональное объединение проектировщиков»;
 Ассоциация «БайкалРегионПроект»;
 СРО-П-046-09112009;
 ИНН:3811127596;
 ОГРН:1093800000337;
-Адрес местонахождения:664047, г. Иркутск, ул. Байкальская, д. 105А, офис 704;
+Адрес местонахождения:664075, г. Иркутск, ул. Байкальская, стр.180 «а».;
 Телефон:(3952) 48-55-10;
 Email:srobrp@mail.ru;
 Адрес сайта:https://www.srobrp.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Акционерное общество Производственно-коммерческая фирма "НАЛАДКА"</t>
   </si>
   <si>
     <t>АО ПКФ "НАЛАДКА"</t>
   </si>
   <si>
     <t>0039.4-2016-7536000051-П-46</t>
   </si>
   <si>
     <t>23.12.2009</t>
   </si>
   <si>
     <t>10.11.2002</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>
   <si>
     <t>1027501160136</t>
   </si>
   <si>
     <t>7536000051</t>
   </si>
   <si>
     <t>+7(3022) 23-13-02</t>
   </si>
   <si>
     <t>672039, Россия, Забайкальский край, Чита, Белорусская, 9</t>
   </si>
   <si>
     <t>Генеральный директор Ильин Виталий Александрович</t>
   </si>
   <si>
     <t>Соответствует</t>
   </si>
   <si>
-    <t>01.03.2025</t>
+    <t>02.03.2026</t>
   </si>
   <si>
     <t>29.09.2009 Протокол Правления № 11</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Первый уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
   <si>
     <t>01.07.2017</t>
   </si>
   <si>
+    <t>28.08.2013</t>
+  </si>
+  <si>
+    <t>Плановая</t>
+  </si>
+  <si>
+    <t>Нарушений не имеется</t>
+  </si>
+  <si>
+    <t>Не применялись</t>
+  </si>
+  <si>
+    <t>21.12.2009</t>
+  </si>
+  <si>
+    <t>Внеплановая</t>
+  </si>
+  <si>
+    <t>08.08.2018</t>
+  </si>
+  <si>
+    <t>18.09.2017</t>
+  </si>
+  <si>
     <t>04.06.2025</t>
   </si>
   <si>
-    <t>Плановая</t>
-[...7 lines deleted...]
-  <si>
     <t>25.08.2022</t>
   </si>
   <si>
     <t>24.11.2011</t>
   </si>
   <si>
-    <t>21.12.2009</t>
-[...4 lines deleted...]
-  <si>
     <t>04.12.2020</t>
   </si>
   <si>
     <t>18.08.2015</t>
   </si>
   <si>
-    <t>08.08.2018</t>
-[...4 lines deleted...]
-  <si>
     <t>28.08.2014</t>
   </si>
   <si>
     <t>21.08.2019</t>
-  </si>
-[...1 lines deleted...]
-    <t>18.09.2017</t>
   </si>
   <si>
     <t>24.08.2016</t>
   </si>
   <si>
     <t>Применялись</t>
   </si>
   <si>
     <t>25.11.2010</t>
   </si>
   <si>
     <t>03.09.2021</t>
   </si>
   <si>
     <t>30 000 000</t>
   </si>
   <si>
     <t>ОАО "АльфаСтрахование"</t>
   </si>
   <si>
     <t>115162, г. Москва, ул. Шаболовка, 31</t>
   </si>
   <si>
     <t>+7(495)788-09-99</t>
   </si>
@@ -1139,101 +1139,101 @@
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
       <c r="AF5" s="4"/>
       <c r="AG5" s="4"/>
       <c r="AH5" s="4"/>
       <c r="AI5" s="4" t="s">
         <v>75</v>
       </c>
       <c r="AJ5" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="AK5" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AL5" s="4" t="s">
         <v>74</v>
       </c>
       <c r="AM5" s="4"/>
       <c r="AN5" s="4"/>
       <c r="AO5" s="4"/>
       <c r="AP5" s="4"/>
       <c r="AQ5" s="4"/>
     </row>
     <row r="6" spans="1:46">
       <c r="A6" s="4"/>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
       <c r="P6" s="4"/>
       <c r="Q6" s="4"/>
       <c r="R6" s="4"/>
       <c r="S6" s="4"/>
       <c r="T6" s="4"/>
       <c r="U6" s="4"/>
       <c r="V6" s="4"/>
       <c r="W6" s="4"/>
       <c r="X6" s="4"/>
       <c r="Y6" s="4"/>
       <c r="Z6" s="4"/>
       <c r="AA6" s="4"/>
       <c r="AB6" s="4"/>
       <c r="AC6" s="4"/>
       <c r="AD6" s="4"/>
       <c r="AE6" s="4"/>
       <c r="AF6" s="4"/>
       <c r="AG6" s="4"/>
       <c r="AH6" s="4"/>
       <c r="AI6" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AJ6" s="4" t="s">
         <v>72</v>
       </c>
       <c r="AK6" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AL6" s="4" t="s">
         <v>74</v>
       </c>
       <c r="AM6" s="4"/>
       <c r="AN6" s="4"/>
       <c r="AO6" s="4"/>
       <c r="AP6" s="4"/>
       <c r="AQ6" s="4"/>
     </row>
     <row r="7" spans="1:46">
       <c r="A7" s="4"/>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
@@ -1242,54 +1242,54 @@
       <c r="K7" s="4"/>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
       <c r="P7" s="4"/>
       <c r="Q7" s="4"/>
       <c r="R7" s="4"/>
       <c r="S7" s="4"/>
       <c r="T7" s="4"/>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="4"/>
       <c r="X7" s="4"/>
       <c r="Y7" s="4"/>
       <c r="Z7" s="4"/>
       <c r="AA7" s="4"/>
       <c r="AB7" s="4"/>
       <c r="AC7" s="4"/>
       <c r="AD7" s="4"/>
       <c r="AE7" s="4"/>
       <c r="AF7" s="4"/>
       <c r="AG7" s="4"/>
       <c r="AH7" s="4"/>
       <c r="AI7" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AJ7" s="4" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="AK7" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AL7" s="4" t="s">
         <v>74</v>
       </c>
       <c r="AM7" s="4"/>
       <c r="AN7" s="4"/>
       <c r="AO7" s="4"/>
       <c r="AP7" s="4"/>
       <c r="AQ7" s="4"/>
     </row>
     <row r="8" spans="1:46">
       <c r="A8" s="4"/>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>