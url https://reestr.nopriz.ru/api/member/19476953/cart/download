--- v0 (2025-12-13)
+++ v1 (2026-08-10)
@@ -169,141 +169,141 @@
   </si>
   <si>
     <t>Факты применения мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Предмет договора страхования</t>
   </si>
   <si>
     <t>Размер страховой суммы</t>
   </si>
   <si>
     <t>Наименование страховой компании</t>
   </si>
   <si>
     <t>Местонахождение</t>
   </si>
   <si>
     <t>Контактные телефоны</t>
   </si>
   <si>
     <t>Ассоциация «Байкальское региональное объединение проектировщиков»;
 Ассоциация «БайкалРегионПроект»;
 СРО-П-046-09112009;
 ИНН:3811127596;
 ОГРН:1093800000337;
-Адрес местонахождения:664047, г. Иркутск, ул. Байкальская, д. 105А, офис 704;
+Адрес местонахождения:664075, г. Иркутск, ул. Байкальская, стр.180 «а».;
 Телефон:(3952) 48-55-10;
 Email:srobrp@mail.ru;
 Адрес сайта:https://www.srobrp.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Аркада"</t>
   </si>
   <si>
     <t>ООО "Аркада"</t>
   </si>
   <si>
     <t>0118.4-2016-3811115512-П-46</t>
   </si>
   <si>
     <t>31.08.2010</t>
   </si>
   <si>
     <t>19.11.2007</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>
   <si>
     <t>1073811008259</t>
   </si>
   <si>
     <t>3811115512</t>
   </si>
   <si>
     <t>+7(3952) 42-03-63</t>
   </si>
   <si>
-    <t>664017, Россия, Иркутская область, Иркутск, Лермонтова, 136, 1</t>
+    <t>664017, Россия, Иркутская область, Иркутск, Лермонтова, 136</t>
   </si>
   <si>
     <t>Директор Парфенова Елена Николаевна</t>
   </si>
   <si>
     <t>Соответствует</t>
   </si>
   <si>
-    <t>01.03.2025</t>
+    <t>02.03.2026</t>
   </si>
   <si>
     <t>13.05.2009 Протокол Правления № 5</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Первый уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
   <si>
     <t>01.07.2017</t>
   </si>
   <si>
+    <t>26.11.2013</t>
+  </si>
+  <si>
+    <t>Плановая</t>
+  </si>
+  <si>
+    <t>Нарушений не имеется</t>
+  </si>
+  <si>
+    <t>Не применялись</t>
+  </si>
+  <si>
+    <t>22.10.2020</t>
+  </si>
+  <si>
     <t>13.03.2025</t>
   </si>
   <si>
-    <t>Плановая</t>
-[...7 lines deleted...]
-  <si>
     <t>04.12.2017</t>
   </si>
   <si>
     <t>Применялись</t>
   </si>
   <si>
-    <t>22.10.2020</t>
-[...1 lines deleted...]
-  <si>
     <t>14.11.2022</t>
-  </si>
-[...1 lines deleted...]
-    <t>26.11.2013</t>
   </si>
   <si>
     <t>28.11.2016</t>
   </si>
   <si>
     <t>13.11.2014</t>
   </si>
   <si>
     <t>11.11.2015</t>
   </si>
   <si>
     <t>25.11.2019</t>
   </si>
   <si>
     <t>30.08.2011</t>
   </si>
   <si>
     <t>13.11.2018</t>
   </si>
   <si>
     <t>18.08.2010</t>
   </si>
   <si>
     <t>Внеплановая</t>
   </si>
@@ -1145,95 +1145,95 @@
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
       <c r="AF5" s="4"/>
       <c r="AG5" s="4"/>
       <c r="AH5" s="4"/>
       <c r="AI5" s="4" t="s">
         <v>75</v>
       </c>
       <c r="AJ5" s="4" t="s">
         <v>72</v>
       </c>
       <c r="AK5" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AL5" s="4" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="AM5" s="4"/>
       <c r="AN5" s="4"/>
       <c r="AO5" s="4"/>
       <c r="AP5" s="4"/>
       <c r="AQ5" s="4"/>
     </row>
     <row r="6" spans="1:46">
       <c r="A6" s="4"/>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
       <c r="P6" s="4"/>
       <c r="Q6" s="4"/>
       <c r="R6" s="4"/>
       <c r="S6" s="4"/>
       <c r="T6" s="4"/>
       <c r="U6" s="4"/>
       <c r="V6" s="4"/>
       <c r="W6" s="4"/>
       <c r="X6" s="4"/>
       <c r="Y6" s="4"/>
       <c r="Z6" s="4"/>
       <c r="AA6" s="4"/>
       <c r="AB6" s="4"/>
       <c r="AC6" s="4"/>
       <c r="AD6" s="4"/>
       <c r="AE6" s="4"/>
       <c r="AF6" s="4"/>
       <c r="AG6" s="4"/>
       <c r="AH6" s="4"/>
       <c r="AI6" s="4" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="AJ6" s="4" t="s">
         <v>72</v>
       </c>
       <c r="AK6" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AL6" s="4" t="s">
         <v>74</v>
       </c>
       <c r="AM6" s="4"/>
       <c r="AN6" s="4"/>
       <c r="AO6" s="4"/>
       <c r="AP6" s="4"/>
       <c r="AQ6" s="4"/>
     </row>
     <row r="7" spans="1:46">
       <c r="A7" s="4"/>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
@@ -1242,60 +1242,60 @@
       <c r="K7" s="4"/>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
       <c r="P7" s="4"/>
       <c r="Q7" s="4"/>
       <c r="R7" s="4"/>
       <c r="S7" s="4"/>
       <c r="T7" s="4"/>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="4"/>
       <c r="X7" s="4"/>
       <c r="Y7" s="4"/>
       <c r="Z7" s="4"/>
       <c r="AA7" s="4"/>
       <c r="AB7" s="4"/>
       <c r="AC7" s="4"/>
       <c r="AD7" s="4"/>
       <c r="AE7" s="4"/>
       <c r="AF7" s="4"/>
       <c r="AG7" s="4"/>
       <c r="AH7" s="4"/>
       <c r="AI7" s="4" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="AJ7" s="4" t="s">
         <v>72</v>
       </c>
       <c r="AK7" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AL7" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="AM7" s="4"/>
       <c r="AN7" s="4"/>
       <c r="AO7" s="4"/>
       <c r="AP7" s="4"/>
       <c r="AQ7" s="4"/>
     </row>
     <row r="8" spans="1:46">
       <c r="A8" s="4"/>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
       <c r="Q8" s="4"/>
@@ -1357,51 +1357,51 @@
       <c r="T9" s="4"/>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="4"/>
       <c r="X9" s="4"/>
       <c r="Y9" s="4"/>
       <c r="Z9" s="4"/>
       <c r="AA9" s="4"/>
       <c r="AB9" s="4"/>
       <c r="AC9" s="4"/>
       <c r="AD9" s="4"/>
       <c r="AE9" s="4"/>
       <c r="AF9" s="4"/>
       <c r="AG9" s="4"/>
       <c r="AH9" s="4"/>
       <c r="AI9" s="4" t="s">
         <v>80</v>
       </c>
       <c r="AJ9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="AK9" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AL9" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AM9" s="4"/>
       <c r="AN9" s="4"/>
       <c r="AO9" s="4"/>
       <c r="AP9" s="4"/>
       <c r="AQ9" s="4"/>
     </row>
     <row r="10" spans="1:46">
       <c r="A10" s="4"/>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="4"/>
       <c r="O10" s="4"/>
       <c r="P10" s="4"/>
       <c r="Q10" s="4"/>
@@ -1410,51 +1410,51 @@
       <c r="T10" s="4"/>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="4"/>
       <c r="X10" s="4"/>
       <c r="Y10" s="4"/>
       <c r="Z10" s="4"/>
       <c r="AA10" s="4"/>
       <c r="AB10" s="4"/>
       <c r="AC10" s="4"/>
       <c r="AD10" s="4"/>
       <c r="AE10" s="4"/>
       <c r="AF10" s="4"/>
       <c r="AG10" s="4"/>
       <c r="AH10" s="4"/>
       <c r="AI10" s="4" t="s">
         <v>81</v>
       </c>
       <c r="AJ10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="AK10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AL10" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AM10" s="4"/>
       <c r="AN10" s="4"/>
       <c r="AO10" s="4"/>
       <c r="AP10" s="4"/>
       <c r="AQ10" s="4"/>
     </row>
     <row r="11" spans="1:46">
       <c r="A11" s="4"/>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="4"/>
       <c r="O11" s="4"/>
       <c r="P11" s="4"/>
       <c r="Q11" s="4"/>
@@ -1463,51 +1463,51 @@
       <c r="T11" s="4"/>
       <c r="U11" s="4"/>
       <c r="V11" s="4"/>
       <c r="W11" s="4"/>
       <c r="X11" s="4"/>
       <c r="Y11" s="4"/>
       <c r="Z11" s="4"/>
       <c r="AA11" s="4"/>
       <c r="AB11" s="4"/>
       <c r="AC11" s="4"/>
       <c r="AD11" s="4"/>
       <c r="AE11" s="4"/>
       <c r="AF11" s="4"/>
       <c r="AG11" s="4"/>
       <c r="AH11" s="4"/>
       <c r="AI11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="AJ11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="AK11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AL11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AM11" s="4"/>
       <c r="AN11" s="4"/>
       <c r="AO11" s="4"/>
       <c r="AP11" s="4"/>
       <c r="AQ11" s="4"/>
     </row>
     <row r="12" spans="1:46">
       <c r="A12" s="4"/>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="4"/>
       <c r="J12" s="4"/>
       <c r="K12" s="4"/>
       <c r="L12" s="4"/>
       <c r="M12" s="4"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
       <c r="P12" s="4"/>
       <c r="Q12" s="4"/>
@@ -1516,51 +1516,51 @@
       <c r="T12" s="4"/>
       <c r="U12" s="4"/>
       <c r="V12" s="4"/>
       <c r="W12" s="4"/>
       <c r="X12" s="4"/>
       <c r="Y12" s="4"/>
       <c r="Z12" s="4"/>
       <c r="AA12" s="4"/>
       <c r="AB12" s="4"/>
       <c r="AC12" s="4"/>
       <c r="AD12" s="4"/>
       <c r="AE12" s="4"/>
       <c r="AF12" s="4"/>
       <c r="AG12" s="4"/>
       <c r="AH12" s="4"/>
       <c r="AI12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AJ12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="AK12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AL12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AM12" s="4"/>
       <c r="AN12" s="4"/>
       <c r="AO12" s="4"/>
       <c r="AP12" s="4"/>
       <c r="AQ12" s="4"/>
     </row>
     <row r="13" spans="1:46">
       <c r="A13" s="4"/>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
       <c r="Q13" s="4"/>