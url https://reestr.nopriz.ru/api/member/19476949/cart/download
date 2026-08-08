--- v1 (2026-02-27)
+++ v2 (2026-08-08)
@@ -169,96 +169,96 @@
   </si>
   <si>
     <t>Факты применения мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Предмет договора страхования</t>
   </si>
   <si>
     <t>Размер страховой суммы</t>
   </si>
   <si>
     <t>Наименование страховой компании</t>
   </si>
   <si>
     <t>Местонахождение</t>
   </si>
   <si>
     <t>Контактные телефоны</t>
   </si>
   <si>
     <t>Ассоциация «Байкальское региональное объединение проектировщиков»;
 Ассоциация «БайкалРегионПроект»;
 СРО-П-046-09112009;
 ИНН:3811127596;
 ОГРН:1093800000337;
-Адрес местонахождения:664047, г. Иркутск, ул. Байкальская, д. 105А, офис 704;
+Адрес местонахождения:664075, г. Иркутск, ул. Байкальская, стр.180 «а».;
 Телефон:(3952) 48-55-10;
 Email:srobrp@mail.ru;
 Адрес сайта:https://www.srobrp.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью научно производственная фирма "Электролюкс"</t>
   </si>
   <si>
     <t>ООО НПФ "Электролюкс"</t>
   </si>
   <si>
     <t>0014.3-2015-3811071463-П-46</t>
   </si>
   <si>
     <t>15.12.2009</t>
   </si>
   <si>
     <t>28.03.2002</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>
   <si>
     <t>1023801539904</t>
   </si>
   <si>
     <t>3811071463</t>
   </si>
   <si>
     <t>+7 902-57-68-611</t>
   </si>
   <si>
     <t>664009, Россия, Иркутская область, Иркутск, Партизанская, 87, 8</t>
   </si>
   <si>
     <t>Директор Чепезубов Вадим Васильевич</t>
   </si>
   <si>
     <t>Соответствует</t>
   </si>
   <si>
-    <t>01.03.2025</t>
+    <t>02.03.2026</t>
   </si>
   <si>
     <t>28.05.2009 Протокол Правления № 6</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Первый уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
   <si>
     <t>01.07.2017</t>
   </si>
   <si>
     <t>07.05.2014</t>
   </si>
   <si>
     <t>Плановая</t>
   </si>