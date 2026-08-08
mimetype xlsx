--- v0 (2025-12-07)
+++ v1 (2026-08-08)
@@ -169,126 +169,126 @@
   </si>
   <si>
     <t>Факты применения мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Предмет договора страхования</t>
   </si>
   <si>
     <t>Размер страховой суммы</t>
   </si>
   <si>
     <t>Наименование страховой компании</t>
   </si>
   <si>
     <t>Местонахождение</t>
   </si>
   <si>
     <t>Контактные телефоны</t>
   </si>
   <si>
     <t>Ассоциация «Байкальское региональное объединение проектировщиков»;
 Ассоциация «БайкалРегионПроект»;
 СРО-П-046-09112009;
 ИНН:3811127596;
 ОГРН:1093800000337;
-Адрес местонахождения:664047, г. Иркутск, ул. Байкальская, д. 105А, офис 704;
+Адрес местонахождения:664075, г. Иркутск, ул. Байкальская, стр.180 «а».;
 Телефон:(3952) 48-55-10;
 Email:srobrp@mail.ru;
 Адрес сайта:https://www.srobrp.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Акционерное общество "Витимэнергострой"</t>
   </si>
   <si>
     <t>АО "Витимэнергострой"</t>
   </si>
   <si>
     <t>0329-2020-3808225219-П-46</t>
   </si>
   <si>
     <t>08.05.2020</t>
   </si>
   <si>
     <t>15.08.2012</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>
   <si>
     <t>1123850032327</t>
   </si>
   <si>
     <t>3808225219</t>
   </si>
   <si>
     <t>+7(912) 938-59-81</t>
   </si>
   <si>
     <t>664003, Россия, Иркутская область, Иркутск, Ленина, 21</t>
   </si>
   <si>
     <t>Генеральный директор Заиграев Анатолий Самуилович</t>
   </si>
   <si>
     <t>Соответствует</t>
   </si>
   <si>
-    <t>01.03.2025</t>
+    <t>02.03.2026</t>
   </si>
   <si>
     <t>Протокол Правления № 237 от 08.05.2020</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Второй уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
   <si>
+    <t>19.05.2021</t>
+  </si>
+  <si>
+    <t>Плановая</t>
+  </si>
+  <si>
+    <t>Нарушений не имеется</t>
+  </si>
+  <si>
+    <t>Не применялись</t>
+  </si>
+  <si>
     <t>03.04.2025</t>
-  </si>
-[...10 lines deleted...]
-    <t>19.05.2021</t>
   </si>
   <si>
     <t>16.05.2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>