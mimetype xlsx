--- v0 (2025-12-13)
+++ v1 (2026-08-08)
@@ -169,90 +169,90 @@
   </si>
   <si>
     <t>Факты применения мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Предмет договора страхования</t>
   </si>
   <si>
     <t>Размер страховой суммы</t>
   </si>
   <si>
     <t>Наименование страховой компании</t>
   </si>
   <si>
     <t>Местонахождение</t>
   </si>
   <si>
     <t>Контактные телефоны</t>
   </si>
   <si>
     <t>Ассоциация «Байкальское региональное объединение проектировщиков»;
 Ассоциация «БайкалРегионПроект»;
 СРО-П-046-09112009;
 ИНН:3811127596;
 ОГРН:1093800000337;
-Адрес местонахождения:664047, г. Иркутск, ул. Байкальская, д. 105А, офис 704;
+Адрес местонахождения:664075, г. Иркутск, ул. Байкальская, стр.180 «а».;
 Телефон:(3952) 48-55-10;
 Email:srobrp@mail.ru;
 Адрес сайта:https://www.srobrp.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Сельскохозяйственное акционерное общество "Белореченское"</t>
   </si>
   <si>
     <t>СХАО "Белореченское"</t>
   </si>
   <si>
     <t>0311-2019-3840001848-П-46</t>
   </si>
   <si>
     <t>30.04.2019</t>
   </si>
   <si>
     <t>27.07.1993</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>
   <si>
     <t>1023802144431</t>
   </si>
   <si>
     <t>3840001848</t>
   </si>
   <si>
     <t>+7(39543)505-82</t>
   </si>
   <si>
     <t>665479, Россия, Иркутская область, Усольский район, г.п. Белореченский, тер. СХАО Белореченское, зд.2</t>
   </si>
   <si>
-    <t>Генеральный директор Франтенко Гавриил Степанович</t>
+    <t>Генеральный директор Франтенко Степан Сергеевич</t>
   </si>
   <si>
     <t>Соответствует</t>
   </si>
   <si>
     <t>18.04.2019 Протокол Правления № 200</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Первый уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
   <si>
     <t>26.03.2025</t>
   </si>
   <si>
     <t>Плановая</t>
   </si>