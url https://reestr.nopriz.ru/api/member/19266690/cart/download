--- v1 (2026-03-01)
+++ v2 (2026-08-08)
@@ -169,159 +169,159 @@
   </si>
   <si>
     <t>Факты применения мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Предмет договора страхования</t>
   </si>
   <si>
     <t>Размер страховой суммы</t>
   </si>
   <si>
     <t>Наименование страховой компании</t>
   </si>
   <si>
     <t>Местонахождение</t>
   </si>
   <si>
     <t>Контактные телефоны</t>
   </si>
   <si>
     <t>Ассоциация «Байкальское региональное объединение проектировщиков»;
 Ассоциация «БайкалРегионПроект»;
 СРО-П-046-09112009;
 ИНН:3811127596;
 ОГРН:1093800000337;
-Адрес местонахождения:664047, г. Иркутск, ул. Байкальская, д. 105А, офис 704;
+Адрес местонахождения:664075, г. Иркутск, ул. Байкальская, стр.180 «а».;
 Телефон:(3952) 48-55-10;
 Email:srobrp@mail.ru;
 Адрес сайта:https://www.srobrp.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Муниципальное учреждение "Служба подготовки и обеспечения градостроительной деятельности муниципального образования "город Саянск"</t>
   </si>
   <si>
     <t>МУ "СПиОГД"</t>
   </si>
   <si>
     <t>0068.5-2015-3814012280-П-46</t>
   </si>
   <si>
     <t>15.01.2010</t>
   </si>
   <si>
     <t>28.07.2008</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>
   <si>
     <t>1073814000710</t>
   </si>
   <si>
     <t>3814012280</t>
   </si>
   <si>
     <t>+7(39553) 5-27-22</t>
   </si>
   <si>
     <t>666304, Россия, Иркутская область, Саянск, мкр-н Олимпийский, 30</t>
   </si>
   <si>
     <t>Руководитель Шмидт Светлана Викторовна</t>
   </si>
   <si>
     <t>Соответствует</t>
   </si>
   <si>
-    <t>01.03.2025</t>
+    <t>02.03.2026</t>
   </si>
   <si>
     <t>23.12.2009 Протокол Правления № 17</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Второй уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
   <si>
     <t>Первый уровень ответственности</t>
   </si>
   <si>
     <t>02.11.2017</t>
   </si>
   <si>
     <t>25.09.2014</t>
   </si>
   <si>
     <t>Плановая</t>
   </si>
   <si>
     <t>Нарушений не имеется</t>
   </si>
   <si>
     <t>Применялись</t>
   </si>
   <si>
+    <t>27.10.2022</t>
+  </si>
+  <si>
+    <t>Не применялись</t>
+  </si>
+  <si>
     <t>08.10.2025</t>
   </si>
   <si>
-    <t>Не применялись</t>
-[...1 lines deleted...]
-  <si>
     <t>22.09.2017</t>
   </si>
   <si>
     <t>11.09.2020</t>
   </si>
   <si>
     <t>16.09.2019</t>
   </si>
   <si>
     <t>19.06.2012</t>
   </si>
   <si>
     <t>13.01.2010</t>
   </si>
   <si>
     <t>Внеплановая</t>
   </si>
   <si>
     <t>18.09.2018</t>
-  </si>
-[...1 lines deleted...]
-    <t>27.10.2022</t>
   </si>
   <si>
     <t>23.09.2021</t>
   </si>
   <si>
     <t>11.09.2015</t>
   </si>
   <si>
     <t>22.09.2016</t>
   </si>
   <si>
     <t>28.03.2011</t>
   </si>
   <si>
     <t>04.09.2013</t>
   </si>
   <si>
     <t>30 000 000</t>
   </si>
   <si>
     <t>ОАО "АльфаСтрахование"</t>
   </si>
   <si>
     <t>115162, г. Москва, ул. Шаболовка, 31</t>
   </si>
@@ -1033,51 +1033,51 @@
       </c>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8" t="s">
         <v>58</v>
       </c>
       <c r="L4" s="8" t="s">
         <v>59</v>
       </c>
       <c r="M4" s="8" t="s">
         <v>60</v>
       </c>
       <c r="N4" s="8" t="s">
         <v>61</v>
       </c>
       <c r="O4" s="8" t="s">
         <v>62</v>
       </c>
       <c r="P4" s="8"/>
       <c r="Q4" s="8"/>
       <c r="R4" s="8" t="s">
         <v>63</v>
       </c>
       <c r="S4" s="8"/>
       <c r="T4" s="8">
-        <v>0</v>
+        <v>937019</v>
       </c>
       <c r="U4" s="8" t="s">
         <v>64</v>
       </c>
       <c r="V4" s="8">
         <v>150000.0</v>
       </c>
       <c r="W4" s="8">
         <v>150000.0</v>
       </c>
       <c r="X4" s="8" t="s">
         <v>55</v>
       </c>
       <c r="Y4" s="8" t="s">
         <v>65</v>
       </c>
       <c r="Z4" s="8" t="s">
         <v>66</v>
       </c>
       <c r="AA4" s="8" t="s">
         <v>67</v>
       </c>
       <c r="AB4" s="4" t="s">
         <v>67</v>
       </c>
@@ -1307,51 +1307,51 @@
       <c r="T8" s="4"/>
       <c r="U8" s="4"/>
       <c r="V8" s="4"/>
       <c r="W8" s="4"/>
       <c r="X8" s="4"/>
       <c r="Y8" s="4"/>
       <c r="Z8" s="4"/>
       <c r="AA8" s="4"/>
       <c r="AB8" s="4"/>
       <c r="AC8" s="4"/>
       <c r="AD8" s="4"/>
       <c r="AE8" s="4"/>
       <c r="AF8" s="4"/>
       <c r="AG8" s="4"/>
       <c r="AH8" s="4"/>
       <c r="AI8" s="4" t="s">
         <v>80</v>
       </c>
       <c r="AJ8" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AK8" s="4" t="s">
         <v>74</v>
       </c>
       <c r="AL8" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AM8" s="4"/>
       <c r="AN8" s="4"/>
       <c r="AO8" s="4"/>
       <c r="AP8" s="4"/>
       <c r="AQ8" s="4"/>
     </row>
     <row r="9" spans="1:46">
       <c r="A9" s="4"/>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="4"/>
@@ -1407,104 +1407,104 @@
       <c r="N10" s="4"/>
       <c r="O10" s="4"/>
       <c r="P10" s="4"/>
       <c r="Q10" s="4"/>
       <c r="R10" s="4"/>
       <c r="S10" s="4"/>
       <c r="T10" s="4"/>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="4"/>
       <c r="X10" s="4"/>
       <c r="Y10" s="4"/>
       <c r="Z10" s="4"/>
       <c r="AA10" s="4"/>
       <c r="AB10" s="4"/>
       <c r="AC10" s="4"/>
       <c r="AD10" s="4"/>
       <c r="AE10" s="4"/>
       <c r="AF10" s="4"/>
       <c r="AG10" s="4"/>
       <c r="AH10" s="4"/>
       <c r="AI10" s="4" t="s">
         <v>82</v>
       </c>
       <c r="AJ10" s="4" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="AK10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="AL10" s="4" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="AM10" s="4"/>
       <c r="AN10" s="4"/>
       <c r="AO10" s="4"/>
       <c r="AP10" s="4"/>
       <c r="AQ10" s="4"/>
     </row>
     <row r="11" spans="1:46">
       <c r="A11" s="4"/>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="4"/>
       <c r="O11" s="4"/>
       <c r="P11" s="4"/>
       <c r="Q11" s="4"/>
       <c r="R11" s="4"/>
       <c r="S11" s="4"/>
       <c r="T11" s="4"/>
       <c r="U11" s="4"/>
       <c r="V11" s="4"/>
       <c r="W11" s="4"/>
       <c r="X11" s="4"/>
       <c r="Y11" s="4"/>
       <c r="Z11" s="4"/>
       <c r="AA11" s="4"/>
       <c r="AB11" s="4"/>
       <c r="AC11" s="4"/>
       <c r="AD11" s="4"/>
       <c r="AE11" s="4"/>
       <c r="AF11" s="4"/>
       <c r="AG11" s="4"/>
       <c r="AH11" s="4"/>
       <c r="AI11" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="AJ11" s="4" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="AK11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="AL11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="AM11" s="4"/>
       <c r="AN11" s="4"/>
       <c r="AO11" s="4"/>
       <c r="AP11" s="4"/>
       <c r="AQ11" s="4"/>
     </row>
     <row r="12" spans="1:46">
       <c r="A12" s="4"/>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="4"/>
       <c r="J12" s="4"/>
       <c r="K12" s="4"/>