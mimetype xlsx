--- v0 (2025-12-07)
+++ v1 (2026-08-08)
@@ -169,168 +169,168 @@
   </si>
   <si>
     <t>Факты применения мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Предмет договора страхования</t>
   </si>
   <si>
     <t>Размер страховой суммы</t>
   </si>
   <si>
     <t>Наименование страховой компании</t>
   </si>
   <si>
     <t>Местонахождение</t>
   </si>
   <si>
     <t>Контактные телефоны</t>
   </si>
   <si>
     <t>Ассоциация «Байкальское региональное объединение проектировщиков»;
 Ассоциация «БайкалРегионПроект»;
 СРО-П-046-09112009;
 ИНН:3811127596;
 ОГРН:1093800000337;
-Адрес местонахождения:664047, г. Иркутск, ул. Байкальская, д. 105А, офис 704;
+Адрес местонахождения:664075, г. Иркутск, ул. Байкальская, стр.180 «а».;
 Телефон:(3952) 48-55-10;
 Email:srobrp@mail.ru;
 Адрес сайта:https://www.srobrp.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Акционерное общество Специализированный застройщик "Региональное управление строительства"</t>
   </si>
   <si>
     <t>АО СЗ "РУС"</t>
   </si>
   <si>
     <t>0127.4-2016-7530008329-П-46</t>
   </si>
   <si>
     <t>20.01.2011</t>
   </si>
   <si>
     <t>19.12.2002</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>
   <si>
     <t>1027501178022</t>
   </si>
   <si>
     <t>7530008329</t>
   </si>
   <si>
     <t>+7(3022) 26-52-29</t>
   </si>
   <si>
     <t>672007, Россия, Забайкальский край, Чита, Чкалова, 158</t>
   </si>
   <si>
     <t>Генеральный директор Филонич Сергей Александрович</t>
   </si>
   <si>
     <t>Соответствует</t>
   </si>
   <si>
-    <t>01.03.2025</t>
+    <t>02.03.2026</t>
   </si>
   <si>
     <t>Протокол Правления № 51 от 20.01.2011</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Второй уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
   <si>
     <t>Первый уровень ответственности</t>
   </si>
   <si>
     <t>29.01.2025</t>
   </si>
   <si>
+    <t>03.10.2022</t>
+  </si>
+  <si>
+    <t>Плановая</t>
+  </si>
+  <si>
+    <t>Нарушений не имеется</t>
+  </si>
+  <si>
+    <t>Не применялись</t>
+  </si>
+  <si>
+    <t>Внеплановая</t>
+  </si>
+  <si>
+    <t>12.09.2017</t>
+  </si>
+  <si>
+    <t>01.08.2018</t>
+  </si>
+  <si>
+    <t>25.11.2011</t>
+  </si>
+  <si>
+    <t>16.08.2016</t>
+  </si>
+  <si>
+    <t>Применялись</t>
+  </si>
+  <si>
+    <t>03.09.2021</t>
+  </si>
+  <si>
+    <t>26.08.2013</t>
+  </si>
+  <si>
+    <t>26.08.2014</t>
+  </si>
+  <si>
+    <t>17.08.2015</t>
+  </si>
+  <si>
     <t>03.06.2025</t>
   </si>
   <si>
-    <t>Плановая</t>
-[...10 lines deleted...]
-  <si>
     <t>08.12.2020</t>
   </si>
   <si>
     <t>22.08.2019</t>
-  </si>
-[...28 lines deleted...]
-    <t>03.09.2021</t>
   </si>
   <si>
     <t>30 000 000</t>
   </si>
   <si>
     <t>ОАО "АльфаСтрахование"</t>
   </si>
   <si>
     <t>115162, г. Москва, ул. Шаболовка, 31</t>
   </si>
   <si>
     <t>+7(495)788-09-99</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1133,54 +1133,54 @@
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
       <c r="AF5" s="4"/>
       <c r="AG5" s="4"/>
       <c r="AH5" s="4"/>
       <c r="AI5" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="AJ5" s="4" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="AK5" s="4" t="s">
         <v>74</v>
       </c>
       <c r="AL5" s="4" t="s">
         <v>75</v>
       </c>
       <c r="AM5" s="4"/>
       <c r="AN5" s="4"/>
       <c r="AO5" s="4"/>
       <c r="AP5" s="4"/>
       <c r="AQ5" s="4"/>
     </row>
     <row r="6" spans="1:46">
       <c r="A6" s="4"/>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
@@ -1354,104 +1354,104 @@
       <c r="T9" s="4"/>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="4"/>
       <c r="X9" s="4"/>
       <c r="Y9" s="4"/>
       <c r="Z9" s="4"/>
       <c r="AA9" s="4"/>
       <c r="AB9" s="4"/>
       <c r="AC9" s="4"/>
       <c r="AD9" s="4"/>
       <c r="AE9" s="4"/>
       <c r="AF9" s="4"/>
       <c r="AG9" s="4"/>
       <c r="AH9" s="4"/>
       <c r="AI9" s="4" t="s">
         <v>80</v>
       </c>
       <c r="AJ9" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AK9" s="4" t="s">
         <v>74</v>
       </c>
       <c r="AL9" s="4" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="AM9" s="4"/>
       <c r="AN9" s="4"/>
       <c r="AO9" s="4"/>
       <c r="AP9" s="4"/>
       <c r="AQ9" s="4"/>
     </row>
     <row r="10" spans="1:46">
       <c r="A10" s="4"/>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="4"/>
       <c r="O10" s="4"/>
       <c r="P10" s="4"/>
       <c r="Q10" s="4"/>
       <c r="R10" s="4"/>
       <c r="S10" s="4"/>
       <c r="T10" s="4"/>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="4"/>
       <c r="X10" s="4"/>
       <c r="Y10" s="4"/>
       <c r="Z10" s="4"/>
       <c r="AA10" s="4"/>
       <c r="AB10" s="4"/>
       <c r="AC10" s="4"/>
       <c r="AD10" s="4"/>
       <c r="AE10" s="4"/>
       <c r="AF10" s="4"/>
       <c r="AG10" s="4"/>
       <c r="AH10" s="4"/>
       <c r="AI10" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="AJ10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AK10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="AL10" s="4" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="AM10" s="4"/>
       <c r="AN10" s="4"/>
       <c r="AO10" s="4"/>
       <c r="AP10" s="4"/>
       <c r="AQ10" s="4"/>
     </row>
     <row r="11" spans="1:46">
       <c r="A11" s="4"/>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="4"/>
       <c r="O11" s="4"/>
       <c r="P11" s="4"/>
       <c r="Q11" s="4"/>
@@ -1513,51 +1513,51 @@
       <c r="T12" s="4"/>
       <c r="U12" s="4"/>
       <c r="V12" s="4"/>
       <c r="W12" s="4"/>
       <c r="X12" s="4"/>
       <c r="Y12" s="4"/>
       <c r="Z12" s="4"/>
       <c r="AA12" s="4"/>
       <c r="AB12" s="4"/>
       <c r="AC12" s="4"/>
       <c r="AD12" s="4"/>
       <c r="AE12" s="4"/>
       <c r="AF12" s="4"/>
       <c r="AG12" s="4"/>
       <c r="AH12" s="4"/>
       <c r="AI12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="AJ12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AK12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="AL12" s="4" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="AM12" s="4"/>
       <c r="AN12" s="4"/>
       <c r="AO12" s="4"/>
       <c r="AP12" s="4"/>
       <c r="AQ12" s="4"/>
     </row>
     <row r="13" spans="1:46">
       <c r="A13" s="4"/>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
       <c r="Q13" s="4"/>
@@ -1663,54 +1663,54 @@
       <c r="K15" s="4"/>
       <c r="L15" s="4"/>
       <c r="M15" s="4"/>
       <c r="N15" s="4"/>
       <c r="O15" s="4"/>
       <c r="P15" s="4"/>
       <c r="Q15" s="4"/>
       <c r="R15" s="4"/>
       <c r="S15" s="4"/>
       <c r="T15" s="4"/>
       <c r="U15" s="4"/>
       <c r="V15" s="4"/>
       <c r="W15" s="4"/>
       <c r="X15" s="4"/>
       <c r="Y15" s="4"/>
       <c r="Z15" s="4"/>
       <c r="AA15" s="4"/>
       <c r="AB15" s="4"/>
       <c r="AC15" s="4"/>
       <c r="AD15" s="4"/>
       <c r="AE15" s="4"/>
       <c r="AF15" s="4"/>
       <c r="AG15" s="4"/>
       <c r="AH15" s="4"/>
       <c r="AI15" s="4" t="s">
-        <v>55</v>
+        <v>87</v>
       </c>
       <c r="AJ15" s="4" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="AK15" s="4" t="s">
         <v>74</v>
       </c>
       <c r="AL15" s="4" t="s">
         <v>75</v>
       </c>
       <c r="AM15" s="4"/>
       <c r="AN15" s="4"/>
       <c r="AO15" s="4"/>
       <c r="AP15" s="4"/>
       <c r="AQ15" s="4"/>
     </row>
     <row r="16" spans="1:46">
       <c r="A16" s="4"/>
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="4"/>
       <c r="H16" s="4"/>
       <c r="I16" s="4"/>
       <c r="J16" s="4"/>
       <c r="K16" s="4"/>
@@ -1725,51 +1725,51 @@
       <c r="T16" s="4"/>
       <c r="U16" s="4"/>
       <c r="V16" s="4"/>
       <c r="W16" s="4"/>
       <c r="X16" s="4"/>
       <c r="Y16" s="4"/>
       <c r="Z16" s="4"/>
       <c r="AA16" s="4"/>
       <c r="AB16" s="4"/>
       <c r="AC16" s="4"/>
       <c r="AD16" s="4"/>
       <c r="AE16" s="4"/>
       <c r="AF16" s="4"/>
       <c r="AG16" s="4"/>
       <c r="AH16" s="4"/>
       <c r="AI16" s="4" t="s">
         <v>88</v>
       </c>
       <c r="AJ16" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AK16" s="4" t="s">
         <v>74</v>
       </c>
       <c r="AL16" s="4" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="AM16" s="4"/>
       <c r="AN16" s="4"/>
       <c r="AO16" s="4"/>
       <c r="AP16" s="4"/>
       <c r="AQ16" s="4"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:S1"/>
     <mergeCell ref="T1:U1"/>
     <mergeCell ref="V1:Y1"/>
     <mergeCell ref="Z1:AH1"/>
     <mergeCell ref="AI1:AL1"/>
     <mergeCell ref="AM1:AQ1"/>
     <mergeCell ref="B4:B16"/>
     <mergeCell ref="C4:C16"/>
     <mergeCell ref="D4:D16"/>
     <mergeCell ref="E4:E16"/>
     <mergeCell ref="F4:F16"/>
     <mergeCell ref="G4:G16"/>
     <mergeCell ref="H4:H16"/>
     <mergeCell ref="I4:I16"/>
     <mergeCell ref="J4:J16"/>