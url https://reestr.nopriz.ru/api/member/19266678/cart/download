--- v1 (2026-03-24)
+++ v2 (2026-08-08)
@@ -169,51 +169,51 @@
   </si>
   <si>
     <t>Факты применения мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Предмет договора страхования</t>
   </si>
   <si>
     <t>Размер страховой суммы</t>
   </si>
   <si>
     <t>Наименование страховой компании</t>
   </si>
   <si>
     <t>Местонахождение</t>
   </si>
   <si>
     <t>Контактные телефоны</t>
   </si>
   <si>
     <t>Ассоциация «Байкальское региональное объединение проектировщиков»;
 Ассоциация «БайкалРегионПроект»;
 СРО-П-046-09112009;
 ИНН:3811127596;
 ОГРН:1093800000337;
-Адрес местонахождения:664047, г. Иркутск, ул. Байкальская, д. 105А, офис 704;
+Адрес местонахождения:664075, г. Иркутск, ул. Байкальская, стр.180 «а».;
 Телефон:(3952) 48-55-10;
 Email:srobrp@mail.ru;
 Адрес сайта:https://www.srobrp.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Публичное акционерное общество "Территориальная генерирующая компания №14"</t>
   </si>
   <si>
     <t>ПАО "ТГК-14"</t>
   </si>
   <si>
     <t>0144.2-2015-7534018889-П-46</t>
   </si>
   <si>
     <t>16.04.2013</t>
   </si>
   <si>
     <t>07.12.2004</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>
@@ -229,51 +229,51 @@
   <si>
     <t>672000, Россия, Забайкальский край, Чита, Профсоюзная, 23</t>
   </si>
   <si>
     <t>Генеральный директор управляющей организации АО "ДУК" Николаев Евгений Сергеевич</t>
   </si>
   <si>
     <t>Соответствует</t>
   </si>
   <si>
     <t>02.03.2026</t>
   </si>
   <si>
     <t>Протокол Правления № 90 от 16.04.2013</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Первый уровень ответственности</t>
   </si>
   <si>
-    <t>Приостановлено</t>
+    <t>Действует</t>
   </si>
   <si>
     <t>01.07.2017</t>
   </si>
   <si>
     <t>19.08.2019</t>
   </si>
   <si>
     <t>Плановая</t>
   </si>
   <si>
     <t>Нарушений не имеется</t>
   </si>
   <si>
     <t>Применялись</t>
   </si>
   <si>
     <t>28.08.2014</t>
   </si>
   <si>
     <t>26.08.2016</t>
   </si>
   <si>
     <t>28.08.2013</t>
   </si>