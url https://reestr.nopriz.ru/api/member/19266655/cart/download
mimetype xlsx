--- v0 (2025-12-07)
+++ v1 (2026-08-08)
@@ -169,96 +169,96 @@
   </si>
   <si>
     <t>Факты применения мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Предмет договора страхования</t>
   </si>
   <si>
     <t>Размер страховой суммы</t>
   </si>
   <si>
     <t>Наименование страховой компании</t>
   </si>
   <si>
     <t>Местонахождение</t>
   </si>
   <si>
     <t>Контактные телефоны</t>
   </si>
   <si>
     <t>Ассоциация «Байкальское региональное объединение проектировщиков»;
 Ассоциация «БайкалРегионПроект»;
 СРО-П-046-09112009;
 ИНН:3811127596;
 ОГРН:1093800000337;
-Адрес местонахождения:664047, г. Иркутск, ул. Байкальская, д. 105А, офис 704;
+Адрес местонахождения:664075, г. Иркутск, ул. Байкальская, стр.180 «а».;
 Телефон:(3952) 48-55-10;
 Email:srobrp@mail.ru;
 Адрес сайта:https://www.srobrp.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Забайкалзолотопроект-Россыпь"</t>
   </si>
   <si>
     <t>ООО "Забайкалзолотопроект-Россыпь"</t>
   </si>
   <si>
     <t>0042.7-2015-7536057139-П-46</t>
   </si>
   <si>
     <t>23.12.2009</t>
   </si>
   <si>
     <t>07.12.2004</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>
   <si>
     <t>1047550031319</t>
   </si>
   <si>
     <t>7536057139</t>
   </si>
   <si>
     <t>+7(3022) 28-25-82</t>
   </si>
   <si>
     <t>672012, Россия, Забайкальский край, Чита, Новобульварная, 36, 523</t>
   </si>
   <si>
     <t>Генеральный директор Федоренко Радмила Александровна</t>
   </si>
   <si>
     <t>Соответствует</t>
   </si>
   <si>
-    <t>01.03.2025</t>
+    <t>02.03.2026</t>
   </si>
   <si>
     <t>Протокол Правления № 16 от 15.12.2009</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Первый уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
   <si>
     <t>01.07.2017</t>
   </si>
   <si>
     <t>06.06.2025</t>
   </si>
   <si>
     <t>Плановая</t>
   </si>