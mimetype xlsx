--- v1 (2026-02-27)
+++ v2 (2026-08-08)
@@ -169,141 +169,141 @@
   </si>
   <si>
     <t>Факты применения мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Предмет договора страхования</t>
   </si>
   <si>
     <t>Размер страховой суммы</t>
   </si>
   <si>
     <t>Наименование страховой компании</t>
   </si>
   <si>
     <t>Местонахождение</t>
   </si>
   <si>
     <t>Контактные телефоны</t>
   </si>
   <si>
     <t>Ассоциация «Байкальское региональное объединение проектировщиков»;
 Ассоциация «БайкалРегионПроект»;
 СРО-П-046-09112009;
 ИНН:3811127596;
 ОГРН:1093800000337;
-Адрес местонахождения:664047, г. Иркутск, ул. Байкальская, д. 105А, офис 704;
+Адрес местонахождения:664075, г. Иркутск, ул. Байкальская, стр.180 «а».;
 Телефон:(3952) 48-55-10;
 Email:srobrp@mail.ru;
 Адрес сайта:https://www.srobrp.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Энергостройконсалт"</t>
   </si>
   <si>
     <t>ООО "Энергостройконсалт"</t>
   </si>
   <si>
     <t>0122.5-2015-3812107881-П-46</t>
   </si>
   <si>
     <t>05.10.2010</t>
   </si>
   <si>
     <t>05.11.2008</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>
   <si>
     <t>1083812006398</t>
   </si>
   <si>
     <t>3812107881</t>
   </si>
   <si>
     <t>+7(3952) 66-94-33</t>
   </si>
   <si>
     <t>664082, Россия, Иркутская область, Иркутск, проезд Юрия Тена, 2/4, 34</t>
   </si>
   <si>
     <t>Директор Соколов Виталий Юрьевич</t>
   </si>
   <si>
     <t>Соответствует</t>
   </si>
   <si>
-    <t>01.03.2025</t>
+    <t>02.03.2026</t>
   </si>
   <si>
     <t>Протокол Правления № 41 от 21.09.2010</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Первый уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
   <si>
     <t>01.07.2017</t>
   </si>
   <si>
+    <t>11.12.2013</t>
+  </si>
+  <si>
+    <t>Плановая</t>
+  </si>
+  <si>
+    <t>Нарушений не имеется</t>
+  </si>
+  <si>
+    <t>Применялись</t>
+  </si>
+  <si>
+    <t>28.09.2010</t>
+  </si>
+  <si>
+    <t>Внеплановая</t>
+  </si>
+  <si>
+    <t>Не применялись</t>
+  </si>
+  <si>
+    <t>16.12.2016</t>
+  </si>
+  <si>
     <t>26.09.2011</t>
-  </si>
-[...22 lines deleted...]
-    <t>Внеплановая</t>
   </si>
   <si>
     <t>21.04.2025</t>
   </si>
   <si>
     <t>14.03.2022</t>
   </si>
   <si>
     <t>07.12.2020</t>
   </si>
   <si>
     <t>12.12.2019</t>
   </si>
   <si>
     <t>28.12.2018</t>
   </si>
   <si>
     <t>28.12.2017</t>
   </si>
   <si>
     <t>08.12.2015</t>
   </si>
   <si>
     <t>16.12.2014</t>
   </si>
@@ -1027,51 +1027,51 @@
       </c>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8" t="s">
         <v>58</v>
       </c>
       <c r="L4" s="8" t="s">
         <v>59</v>
       </c>
       <c r="M4" s="8" t="s">
         <v>60</v>
       </c>
       <c r="N4" s="8" t="s">
         <v>61</v>
       </c>
       <c r="O4" s="8" t="s">
         <v>62</v>
       </c>
       <c r="P4" s="8"/>
       <c r="Q4" s="8"/>
       <c r="R4" s="8" t="s">
         <v>63</v>
       </c>
       <c r="S4" s="8"/>
       <c r="T4" s="8">
-        <v>2101618</v>
+        <v>1855374</v>
       </c>
       <c r="U4" s="8" t="s">
         <v>64</v>
       </c>
       <c r="V4" s="8">
         <v>50000.0</v>
       </c>
       <c r="W4" s="8">
         <v>150000.0</v>
       </c>
       <c r="X4" s="8" t="s">
         <v>55</v>
       </c>
       <c r="Y4" s="8" t="s">
         <v>65</v>
       </c>
       <c r="Z4" s="8" t="s">
         <v>66</v>
       </c>
       <c r="AA4" s="8" t="s">
         <v>67</v>
       </c>
       <c r="AB4" s="4" t="s">
         <v>67</v>
       </c>
@@ -1136,101 +1136,101 @@
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
       <c r="AF5" s="4"/>
       <c r="AG5" s="4"/>
       <c r="AH5" s="4"/>
       <c r="AI5" s="4" t="s">
         <v>75</v>
       </c>
       <c r="AJ5" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="AK5" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AL5" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="AM5" s="4"/>
       <c r="AN5" s="4"/>
       <c r="AO5" s="4"/>
       <c r="AP5" s="4"/>
       <c r="AQ5" s="4"/>
     </row>
     <row r="6" spans="1:46">
       <c r="A6" s="4"/>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
       <c r="P6" s="4"/>
       <c r="Q6" s="4"/>
       <c r="R6" s="4"/>
       <c r="S6" s="4"/>
       <c r="T6" s="4"/>
       <c r="U6" s="4"/>
       <c r="V6" s="4"/>
       <c r="W6" s="4"/>
       <c r="X6" s="4"/>
       <c r="Y6" s="4"/>
       <c r="Z6" s="4"/>
       <c r="AA6" s="4"/>
       <c r="AB6" s="4"/>
       <c r="AC6" s="4"/>
       <c r="AD6" s="4"/>
       <c r="AE6" s="4"/>
       <c r="AF6" s="4"/>
       <c r="AG6" s="4"/>
       <c r="AH6" s="4"/>
       <c r="AI6" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AJ6" s="4" t="s">
         <v>72</v>
       </c>
       <c r="AK6" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AL6" s="4" t="s">
         <v>77</v>
       </c>
       <c r="AM6" s="4"/>
       <c r="AN6" s="4"/>
       <c r="AO6" s="4"/>
       <c r="AP6" s="4"/>
       <c r="AQ6" s="4"/>
     </row>
     <row r="7" spans="1:46">
       <c r="A7" s="4"/>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
@@ -1239,60 +1239,60 @@
       <c r="K7" s="4"/>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
       <c r="P7" s="4"/>
       <c r="Q7" s="4"/>
       <c r="R7" s="4"/>
       <c r="S7" s="4"/>
       <c r="T7" s="4"/>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="4"/>
       <c r="X7" s="4"/>
       <c r="Y7" s="4"/>
       <c r="Z7" s="4"/>
       <c r="AA7" s="4"/>
       <c r="AB7" s="4"/>
       <c r="AC7" s="4"/>
       <c r="AD7" s="4"/>
       <c r="AE7" s="4"/>
       <c r="AF7" s="4"/>
       <c r="AG7" s="4"/>
       <c r="AH7" s="4"/>
       <c r="AI7" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="AJ7" s="4" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="AK7" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AL7" s="4" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="AM7" s="4"/>
       <c r="AN7" s="4"/>
       <c r="AO7" s="4"/>
       <c r="AP7" s="4"/>
       <c r="AQ7" s="4"/>
     </row>
     <row r="8" spans="1:46">
       <c r="A8" s="4"/>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
       <c r="Q8" s="4"/>