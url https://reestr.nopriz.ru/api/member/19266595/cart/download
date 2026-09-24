--- v1 (2026-08-08)
+++ v2 (2026-09-24)
@@ -232,57 +232,57 @@
   <si>
     <t>Директор Ильченко Валерий Дмитриевич</t>
   </si>
   <si>
     <t>Соответствует</t>
   </si>
   <si>
     <t>02.03.2026</t>
   </si>
   <si>
     <t>06.04.2010 Протокол Правления № 26</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Первый уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
   <si>
-    <t>Второй уровень ответственности</t>
+    <t>Третий уровень ответственности</t>
   </si>
   <si>
     <t>01.07.2017</t>
   </si>
   <si>
-    <t>03.04.2023</t>
+    <t>18.09.2026</t>
   </si>
   <si>
     <t>18.03.2016</t>
   </si>
   <si>
     <t>Плановая</t>
   </si>
   <si>
     <t>Нарушений не имеется</t>
   </si>
   <si>
     <t>Не применялись</t>
   </si>
   <si>
     <t>07.10.2025</t>
   </si>
   <si>
     <t>19.09.2018</t>
   </si>
   <si>
     <t>19.10.2022</t>
   </si>
   <si>
     <t>19.05.2011</t>
   </si>
@@ -1048,51 +1048,51 @@
       <c r="M4" s="8" t="s">
         <v>60</v>
       </c>
       <c r="N4" s="8" t="s">
         <v>61</v>
       </c>
       <c r="O4" s="8" t="s">
         <v>62</v>
       </c>
       <c r="P4" s="8"/>
       <c r="Q4" s="8"/>
       <c r="R4" s="8" t="s">
         <v>63</v>
       </c>
       <c r="S4" s="8"/>
       <c r="T4" s="8">
         <v>0</v>
       </c>
       <c r="U4" s="8" t="s">
         <v>64</v>
       </c>
       <c r="V4" s="8">
         <v>50000.0</v>
       </c>
       <c r="W4" s="8">
-        <v>350000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="X4" s="8" t="s">
         <v>55</v>
       </c>
       <c r="Y4" s="8" t="s">
         <v>65</v>
       </c>
       <c r="Z4" s="8" t="s">
         <v>66</v>
       </c>
       <c r="AA4" s="8" t="s">
         <v>67</v>
       </c>
       <c r="AB4" s="4" t="s">
         <v>67</v>
       </c>
       <c r="AC4" s="4" t="s">
         <v>68</v>
       </c>
       <c r="AD4" s="4" t="s">
         <v>69</v>
       </c>
       <c r="AE4" s="4" t="s">
         <v>70</v>
       </c>