--- v0 (2025-12-13)
+++ v1 (2026-08-08)
@@ -169,96 +169,96 @@
   </si>
   <si>
     <t>Факты применения мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Предмет договора страхования</t>
   </si>
   <si>
     <t>Размер страховой суммы</t>
   </si>
   <si>
     <t>Наименование страховой компании</t>
   </si>
   <si>
     <t>Местонахождение</t>
   </si>
   <si>
     <t>Контактные телефоны</t>
   </si>
   <si>
     <t>Ассоциация «Байкальское региональное объединение проектировщиков»;
 Ассоциация «БайкалРегионПроект»;
 СРО-П-046-09112009;
 ИНН:3811127596;
 ОГРН:1093800000337;
-Адрес местонахождения:664047, г. Иркутск, ул. Байкальская, д. 105А, офис 704;
+Адрес местонахождения:664075, г. Иркутск, ул. Байкальская, стр.180 «а».;
 Телефон:(3952) 48-55-10;
 Email:srobrp@mail.ru;
 Адрес сайта:https://www.srobrp.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Ново-Строй"</t>
   </si>
   <si>
     <t>ООО "Ново-Строй"</t>
   </si>
   <si>
     <t>0103.5-2016-3809022162-П-46</t>
   </si>
   <si>
     <t>15.04.2010</t>
   </si>
   <si>
     <t>14.03.1997</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>
   <si>
     <t>1023801024950</t>
   </si>
   <si>
     <t>3809022162</t>
   </si>
   <si>
     <t>+7(3952) 48-01-00</t>
   </si>
   <si>
     <t>664035, Россия, Иркутская область, Иркутск, Рабочего Штаба, 78</t>
   </si>
   <si>
     <t>Директор Ильченко Валерий Дмитриевич</t>
   </si>
   <si>
     <t>Соответствует</t>
   </si>
   <si>
-    <t>01.03.2025</t>
+    <t>02.03.2026</t>
   </si>
   <si>
     <t>06.04.2010 Протокол Правления № 26</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Первый уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
   <si>
     <t>Второй уровень ответственности</t>
   </si>
   <si>
     <t>01.07.2017</t>
   </si>
   <si>
     <t>03.04.2023</t>
   </si>