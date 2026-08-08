--- v0 (2025-12-07)
+++ v1 (2026-08-08)
@@ -169,162 +169,162 @@
   </si>
   <si>
     <t>Факты применения мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Предмет договора страхования</t>
   </si>
   <si>
     <t>Размер страховой суммы</t>
   </si>
   <si>
     <t>Наименование страховой компании</t>
   </si>
   <si>
     <t>Местонахождение</t>
   </si>
   <si>
     <t>Контактные телефоны</t>
   </si>
   <si>
     <t>Ассоциация «Байкальское региональное объединение проектировщиков»;
 Ассоциация «БайкалРегионПроект»;
 СРО-П-046-09112009;
 ИНН:3811127596;
 ОГРН:1093800000337;
-Адрес местонахождения:664047, г. Иркутск, ул. Байкальская, д. 105А, офис 704;
+Адрес местонахождения:664075, г. Иркутск, ул. Байкальская, стр.180 «а».;
 Телефон:(3952) 48-55-10;
 Email:srobrp@mail.ru;
 Адрес сайта:https://www.srobrp.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Академпроектсервис"</t>
   </si>
   <si>
     <t>ООО "Академпроектсервис"</t>
   </si>
   <si>
     <t>0171-2017 5404201181-П-46 22.04.2010</t>
   </si>
   <si>
     <t>22.04.2010</t>
   </si>
   <si>
     <t>30.11.2002</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>
   <si>
     <t>1025401495668</t>
   </si>
   <si>
     <t>5404201181</t>
   </si>
   <si>
     <t>+7(383)3011240;</t>
   </si>
   <si>
     <t>630087, Россия, Новосибирская область, Новосибирск, Ватутина, 41/1, 6</t>
   </si>
   <si>
     <t>Директор Арзамасова Татьяна Викторовна</t>
   </si>
   <si>
     <t>Соответствует</t>
   </si>
   <si>
-    <t>01.03.2025</t>
+    <t>01.03.2026</t>
   </si>
   <si>
     <t>Протокол Совета № 22-04/10 от 22.04.2010</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Второй уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
   <si>
     <t>Первый уровень ответственности</t>
   </si>
   <si>
     <t>28.03.2023</t>
   </si>
   <si>
+    <t>15.11.2018</t>
+  </si>
+  <si>
+    <t>Плановая</t>
+  </si>
+  <si>
+    <t>Нарушений не имеется</t>
+  </si>
+  <si>
+    <t>Не применялись</t>
+  </si>
+  <si>
+    <t>28.05.2015</t>
+  </si>
+  <si>
+    <t>19.11.2021</t>
+  </si>
+  <si>
+    <t>Нарушения имеются</t>
+  </si>
+  <si>
+    <t>Применялись</t>
+  </si>
+  <si>
+    <t>31.05.2016</t>
+  </si>
+  <si>
+    <t>21.11.2019</t>
+  </si>
+  <si>
+    <t>23.11.2022</t>
+  </si>
+  <si>
+    <t>30.11.2017</t>
+  </si>
+  <si>
+    <t>30.05.2017</t>
+  </si>
+  <si>
+    <t>20.11.2020</t>
+  </si>
+  <si>
     <t>20.11.2025</t>
-  </si>
-[...40 lines deleted...]
-    <t>30.05.2017</t>
   </si>
   <si>
     <t>25.06.2013</t>
   </si>
   <si>
     <t>25.06.2014</t>
   </si>
   <si>
     <t>15 000 000</t>
   </si>
   <si>
     <t>САО “ВСК”</t>
   </si>
   <si>
     <t>630005, г. Новосибирск, ул. Гоголя, д. 42</t>
   </si>
   <si>
     <t>+7(383)211-03-04</t>
   </si>
   <si>
     <t>630005, г. Новосибирск, ул. Гоголя, д. 42.</t>
   </si>
 </sst>
 </file>
 
@@ -1203,54 +1203,54 @@
       <c r="Q6" s="4"/>
       <c r="R6" s="4"/>
       <c r="S6" s="4"/>
       <c r="T6" s="4"/>
       <c r="U6" s="4"/>
       <c r="V6" s="4"/>
       <c r="W6" s="4"/>
       <c r="X6" s="4"/>
       <c r="Y6" s="4"/>
       <c r="Z6" s="4"/>
       <c r="AA6" s="4"/>
       <c r="AB6" s="4"/>
       <c r="AC6" s="4"/>
       <c r="AD6" s="4"/>
       <c r="AE6" s="4"/>
       <c r="AF6" s="4"/>
       <c r="AG6" s="4"/>
       <c r="AH6" s="4"/>
       <c r="AI6" s="4" t="s">
         <v>77</v>
       </c>
       <c r="AJ6" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AK6" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="AL6" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="AM6" s="4"/>
       <c r="AN6" s="4" t="s">
         <v>89</v>
       </c>
       <c r="AO6" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AP6" s="4" t="s">
         <v>93</v>
       </c>
       <c r="AQ6" s="4" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:46">
       <c r="A7" s="4"/>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
       <c r="I7" s="4"/>
@@ -1258,60 +1258,60 @@
       <c r="K7" s="4"/>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
       <c r="P7" s="4"/>
       <c r="Q7" s="4"/>
       <c r="R7" s="4"/>
       <c r="S7" s="4"/>
       <c r="T7" s="4"/>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="4"/>
       <c r="X7" s="4"/>
       <c r="Y7" s="4"/>
       <c r="Z7" s="4"/>
       <c r="AA7" s="4"/>
       <c r="AB7" s="4"/>
       <c r="AC7" s="4"/>
       <c r="AD7" s="4"/>
       <c r="AE7" s="4"/>
       <c r="AF7" s="4"/>
       <c r="AG7" s="4"/>
       <c r="AH7" s="4"/>
       <c r="AI7" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="AJ7" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AK7" s="4" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="AL7" s="4" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="AM7" s="4"/>
       <c r="AN7" s="4"/>
       <c r="AO7" s="4"/>
       <c r="AP7" s="4"/>
       <c r="AQ7" s="4"/>
     </row>
     <row r="8" spans="1:46">
       <c r="A8" s="4"/>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
       <c r="Q8" s="4"/>
@@ -1320,51 +1320,51 @@
       <c r="T8" s="4"/>
       <c r="U8" s="4"/>
       <c r="V8" s="4"/>
       <c r="W8" s="4"/>
       <c r="X8" s="4"/>
       <c r="Y8" s="4"/>
       <c r="Z8" s="4"/>
       <c r="AA8" s="4"/>
       <c r="AB8" s="4"/>
       <c r="AC8" s="4"/>
       <c r="AD8" s="4"/>
       <c r="AE8" s="4"/>
       <c r="AF8" s="4"/>
       <c r="AG8" s="4"/>
       <c r="AH8" s="4"/>
       <c r="AI8" s="4" t="s">
         <v>81</v>
       </c>
       <c r="AJ8" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AK8" s="4" t="s">
         <v>74</v>
       </c>
       <c r="AL8" s="4" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="AM8" s="4"/>
       <c r="AN8" s="4"/>
       <c r="AO8" s="4"/>
       <c r="AP8" s="4"/>
       <c r="AQ8" s="4"/>
     </row>
     <row r="9" spans="1:46">
       <c r="A9" s="4"/>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="4"/>
@@ -1426,51 +1426,51 @@
       <c r="T10" s="4"/>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="4"/>
       <c r="X10" s="4"/>
       <c r="Y10" s="4"/>
       <c r="Z10" s="4"/>
       <c r="AA10" s="4"/>
       <c r="AB10" s="4"/>
       <c r="AC10" s="4"/>
       <c r="AD10" s="4"/>
       <c r="AE10" s="4"/>
       <c r="AF10" s="4"/>
       <c r="AG10" s="4"/>
       <c r="AH10" s="4"/>
       <c r="AI10" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AJ10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AK10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="AL10" s="4" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="AM10" s="4"/>
       <c r="AN10" s="4"/>
       <c r="AO10" s="4"/>
       <c r="AP10" s="4"/>
       <c r="AQ10" s="4"/>
     </row>
     <row r="11" spans="1:46">
       <c r="A11" s="4"/>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="4"/>
       <c r="O11" s="4"/>
       <c r="P11" s="4"/>
       <c r="Q11" s="4"/>