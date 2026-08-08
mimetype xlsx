--- v0 (2025-12-13)
+++ v1 (2026-08-08)
@@ -169,159 +169,159 @@
   </si>
   <si>
     <t>Факты применения мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Предмет договора страхования</t>
   </si>
   <si>
     <t>Размер страховой суммы</t>
   </si>
   <si>
     <t>Наименование страховой компании</t>
   </si>
   <si>
     <t>Местонахождение</t>
   </si>
   <si>
     <t>Контактные телефоны</t>
   </si>
   <si>
     <t>Ассоциация «Байкальское региональное объединение проектировщиков»;
 Ассоциация «БайкалРегионПроект»;
 СРО-П-046-09112009;
 ИНН:3811127596;
 ОГРН:1093800000337;
-Адрес местонахождения:664047, г. Иркутск, ул. Байкальская, д. 105А, офис 704;
+Адрес местонахождения:664075, г. Иркутск, ул. Байкальская, стр.180 «а».;
 Телефон:(3952) 48-55-10;
 Email:srobrp@mail.ru;
 Адрес сайта:https://www.srobrp.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Антарес"</t>
   </si>
   <si>
     <t>ООО "Антарес"</t>
   </si>
   <si>
     <t>0173-2017-5405297060-П-46 05.04.2010</t>
   </si>
   <si>
     <t>05.04.2010</t>
   </si>
   <si>
     <t>13.07.2005</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>
   <si>
     <t>1055405082732</t>
   </si>
   <si>
     <t>5405297060</t>
   </si>
   <si>
     <t>+7(383)2061280;mbashaev@yandex.ru</t>
   </si>
   <si>
     <t>630008, Россия, Новосибирская область, Новосибирск, Толстого, 81, 2</t>
   </si>
   <si>
     <t>Директор  Башаев Максим Борисович</t>
   </si>
   <si>
     <t>Соответствует</t>
   </si>
   <si>
-    <t>01.03.2025</t>
+    <t>01.03.2026</t>
   </si>
   <si>
     <t>Протокол Совета № 05-04/10 от 05.04.2010</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Первый уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
   <si>
     <t>01.07.2017</t>
   </si>
   <si>
+    <t>30.11.2017</t>
+  </si>
+  <si>
+    <t>Плановая</t>
+  </si>
+  <si>
+    <t>Нарушений не имеется</t>
+  </si>
+  <si>
+    <t>Не применялись</t>
+  </si>
+  <si>
+    <t>12.11.2018</t>
+  </si>
+  <si>
+    <t>20.11.2020</t>
+  </si>
+  <si>
     <t>20.11.2025</t>
   </si>
   <si>
-    <t>Плановая</t>
-[...7 lines deleted...]
-  <si>
     <t>23.11.2022</t>
   </si>
   <si>
     <t>31.03.2014</t>
   </si>
   <si>
     <t>19.11.2021</t>
   </si>
   <si>
     <t>17.03.2015</t>
   </si>
   <si>
     <t>31.03.2016</t>
   </si>
   <si>
     <t>25.03.2013</t>
   </si>
   <si>
-    <t>20.11.2020</t>
-[...1 lines deleted...]
-  <si>
     <t>28.11.2019</t>
   </si>
   <si>
     <t>Применялись</t>
-  </si>
-[...4 lines deleted...]
-    <t>30.11.2017</t>
   </si>
   <si>
     <t>30.03.2017</t>
   </si>
   <si>
     <t>15 000 000</t>
   </si>
   <si>
     <t>САО “ВСК”</t>
   </si>
   <si>
     <t>630005, г. Новосибирск, ул. Гоголя, д. 42</t>
   </si>
   <si>
     <t xml:space="preserve">+7(383)211-03-04                            </t>
   </si>
   <si>
     <t>630005, г. Новосибирск, ул. Гоголя, д. 42.</t>
   </si>
   <si>
     <t>+7(383)211-03-04</t>
   </si>
 </sst>
 </file>
 
@@ -1529,95 +1529,95 @@
       <c r="T12" s="4"/>
       <c r="U12" s="4"/>
       <c r="V12" s="4"/>
       <c r="W12" s="4"/>
       <c r="X12" s="4"/>
       <c r="Y12" s="4"/>
       <c r="Z12" s="4"/>
       <c r="AA12" s="4"/>
       <c r="AB12" s="4"/>
       <c r="AC12" s="4"/>
       <c r="AD12" s="4"/>
       <c r="AE12" s="4"/>
       <c r="AF12" s="4"/>
       <c r="AG12" s="4"/>
       <c r="AH12" s="4"/>
       <c r="AI12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="AJ12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="AK12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AL12" s="4" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="AM12" s="4"/>
       <c r="AN12" s="4"/>
       <c r="AO12" s="4"/>
       <c r="AP12" s="4"/>
       <c r="AQ12" s="4"/>
     </row>
     <row r="13" spans="1:46">
       <c r="A13" s="4"/>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
       <c r="Q13" s="4"/>
       <c r="R13" s="4"/>
       <c r="S13" s="4"/>
       <c r="T13" s="4"/>
       <c r="U13" s="4"/>
       <c r="V13" s="4"/>
       <c r="W13" s="4"/>
       <c r="X13" s="4"/>
       <c r="Y13" s="4"/>
       <c r="Z13" s="4"/>
       <c r="AA13" s="4"/>
       <c r="AB13" s="4"/>
       <c r="AC13" s="4"/>
       <c r="AD13" s="4"/>
       <c r="AE13" s="4"/>
       <c r="AF13" s="4"/>
       <c r="AG13" s="4"/>
       <c r="AH13" s="4"/>
       <c r="AI13" s="4" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="AJ13" s="4" t="s">
         <v>72</v>
       </c>
       <c r="AK13" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AL13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="AM13" s="4"/>
       <c r="AN13" s="4"/>
       <c r="AO13" s="4"/>
       <c r="AP13" s="4"/>
       <c r="AQ13" s="4"/>
     </row>
     <row r="14" spans="1:46">
       <c r="A14" s="4"/>
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
@@ -1626,60 +1626,60 @@
       <c r="K14" s="4"/>
       <c r="L14" s="4"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
       <c r="P14" s="4"/>
       <c r="Q14" s="4"/>
       <c r="R14" s="4"/>
       <c r="S14" s="4"/>
       <c r="T14" s="4"/>
       <c r="U14" s="4"/>
       <c r="V14" s="4"/>
       <c r="W14" s="4"/>
       <c r="X14" s="4"/>
       <c r="Y14" s="4"/>
       <c r="Z14" s="4"/>
       <c r="AA14" s="4"/>
       <c r="AB14" s="4"/>
       <c r="AC14" s="4"/>
       <c r="AD14" s="4"/>
       <c r="AE14" s="4"/>
       <c r="AF14" s="4"/>
       <c r="AG14" s="4"/>
       <c r="AH14" s="4"/>
       <c r="AI14" s="4" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="AJ14" s="4" t="s">
         <v>72</v>
       </c>
       <c r="AK14" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AL14" s="4" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="AM14" s="4"/>
       <c r="AN14" s="4"/>
       <c r="AO14" s="4"/>
       <c r="AP14" s="4"/>
       <c r="AQ14" s="4"/>
     </row>
     <row r="15" spans="1:46">
       <c r="A15" s="4"/>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
       <c r="G15" s="4"/>
       <c r="H15" s="4"/>
       <c r="I15" s="4"/>
       <c r="J15" s="4"/>
       <c r="K15" s="4"/>
       <c r="L15" s="4"/>
       <c r="M15" s="4"/>
       <c r="N15" s="4"/>
       <c r="O15" s="4"/>
       <c r="P15" s="4"/>
       <c r="Q15" s="4"/>