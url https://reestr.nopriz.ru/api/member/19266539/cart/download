--- v0 (2025-12-07)
+++ v1 (2026-08-08)
@@ -169,96 +169,96 @@
   </si>
   <si>
     <t>Факты применения мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Предмет договора страхования</t>
   </si>
   <si>
     <t>Размер страховой суммы</t>
   </si>
   <si>
     <t>Наименование страховой компании</t>
   </si>
   <si>
     <t>Местонахождение</t>
   </si>
   <si>
     <t>Контактные телефоны</t>
   </si>
   <si>
     <t>Ассоциация «Байкальское региональное объединение проектировщиков»;
 Ассоциация «БайкалРегионПроект»;
 СРО-П-046-09112009;
 ИНН:3811127596;
 ОГРН:1093800000337;
-Адрес местонахождения:664047, г. Иркутск, ул. Байкальская, д. 105А, офис 704;
+Адрес местонахождения:664075, г. Иркутск, ул. Байкальская, стр.180 «а».;
 Телефон:(3952) 48-55-10;
 Email:srobrp@mail.ru;
 Адрес сайта:https://www.srobrp.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АРТ-Проект"</t>
   </si>
   <si>
     <t>ООО "АРТ-Проект"</t>
   </si>
   <si>
     <t>0179-2017-5406356208-П-46 16.04.2010</t>
   </si>
   <si>
     <t>16.04.2010</t>
   </si>
   <si>
     <t>05.06.2006</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>
   <si>
     <t>1065406149170</t>
   </si>
   <si>
     <t>5406356208</t>
   </si>
   <si>
     <t>+7(383)2247229;sin_suen@mail.ru</t>
   </si>
   <si>
     <t>630005, Россия, Новосибирская область, Новосибирск, Некрасова, 48, 504</t>
   </si>
   <si>
     <t>Директор  Нарушевич Александр Николаевич</t>
   </si>
   <si>
     <t>Соответствует</t>
   </si>
   <si>
-    <t>01.03.2025</t>
+    <t>01.03.2026</t>
   </si>
   <si>
     <t>Протокол Совета № 16-04/10 от 16.04.2010</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Первый уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
   <si>
     <t>01.07.2017</t>
   </si>
   <si>
     <t>20.11.2025</t>
   </si>
   <si>
     <t>Плановая</t>
   </si>