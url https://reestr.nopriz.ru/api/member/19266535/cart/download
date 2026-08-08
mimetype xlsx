--- v0 (2025-12-13)
+++ v1 (2026-08-08)
@@ -169,156 +169,156 @@
   </si>
   <si>
     <t>Факты применения мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Предмет договора страхования</t>
   </si>
   <si>
     <t>Размер страховой суммы</t>
   </si>
   <si>
     <t>Наименование страховой компании</t>
   </si>
   <si>
     <t>Местонахождение</t>
   </si>
   <si>
     <t>Контактные телефоны</t>
   </si>
   <si>
     <t>Ассоциация «Байкальское региональное объединение проектировщиков»;
 Ассоциация «БайкалРегионПроект»;
 СРО-П-046-09112009;
 ИНН:3811127596;
 ОГРН:1093800000337;
-Адрес местонахождения:664047, г. Иркутск, ул. Байкальская, д. 105А, офис 704;
+Адрес местонахождения:664075, г. Иркутск, ул. Байкальская, стр.180 «а».;
 Телефон:(3952) 48-55-10;
 Email:srobrp@mail.ru;
 Адрес сайта:https://www.srobrp.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Проектная Компания «Градопроект»</t>
   </si>
   <si>
     <t>ООО ПК "Градопроект"</t>
   </si>
   <si>
     <t>0186-2017-5401329514-П-46 29.04.2010</t>
   </si>
   <si>
     <t>29.04.2010</t>
   </si>
   <si>
     <t>01.10.2009</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>
   <si>
     <t>1095401009472</t>
   </si>
   <si>
     <t>5401329514</t>
   </si>
   <si>
     <t>+7(383)3631265;pkgradoprpekt@mail.ru</t>
   </si>
   <si>
     <t>630015, Россия, Новосибирская область, Новосибирск, Комбинатская, 3 А, 21 А</t>
   </si>
   <si>
     <t>Директор Акюз Оксана Владимировна</t>
   </si>
   <si>
     <t>Соответствует</t>
   </si>
   <si>
-    <t>01.03.2025</t>
+    <t>01.03.2026</t>
   </si>
   <si>
     <t>Протокол Совета № 29-04/11 от 29.04.2010</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Первый уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
   <si>
     <t>01.07.2017</t>
   </si>
   <si>
+    <t>12.11.2018</t>
+  </si>
+  <si>
+    <t>Плановая</t>
+  </si>
+  <si>
+    <t>Нарушений не имеется</t>
+  </si>
+  <si>
+    <t>Не применялись</t>
+  </si>
+  <si>
+    <t>20.11.2020</t>
+  </si>
+  <si>
     <t>20.11.2025</t>
   </si>
   <si>
-    <t>Плановая</t>
-[...5 lines deleted...]
-    <t>Не применялись</t>
+    <t>26.09.2014</t>
+  </si>
+  <si>
+    <t>27.11.2017</t>
   </si>
   <si>
     <t>23.11.2022</t>
   </si>
   <si>
     <t>25.09.2013</t>
   </si>
   <si>
     <t>19.11.2021</t>
   </si>
   <si>
-    <t>20.11.2020</t>
-[...1 lines deleted...]
-  <si>
     <t>21.11.2019</t>
   </si>
   <si>
-    <t>12.11.2018</t>
-[...4 lines deleted...]
-  <si>
     <t>29.09.2016</t>
   </si>
   <si>
     <t>29.09.2015</t>
-  </si>
-[...1 lines deleted...]
-    <t>26.09.2014</t>
   </si>
   <si>
     <t>15 000 000</t>
   </si>
   <si>
     <t>САО “ВСК”</t>
   </si>
   <si>
     <t>630005, г. Новосибирск, ул. Гоголя, д. 42</t>
   </si>
   <si>
     <t>+7(383)211-03-04</t>
   </si>
   <si>
     <t>630005, г. Новосибирск, ул. Гоголя, д. 42.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
@@ -1018,51 +1018,51 @@
       </c>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8" t="s">
         <v>58</v>
       </c>
       <c r="L4" s="8" t="s">
         <v>59</v>
       </c>
       <c r="M4" s="8" t="s">
         <v>60</v>
       </c>
       <c r="N4" s="8" t="s">
         <v>61</v>
       </c>
       <c r="O4" s="8" t="s">
         <v>62</v>
       </c>
       <c r="P4" s="8"/>
       <c r="Q4" s="8"/>
       <c r="R4" s="8" t="s">
         <v>63</v>
       </c>
       <c r="S4" s="8"/>
       <c r="T4" s="8">
-        <v>14087469</v>
+        <v>0</v>
       </c>
       <c r="U4" s="8" t="s">
         <v>64</v>
       </c>
       <c r="V4" s="8">
         <v>50000.0</v>
       </c>
       <c r="W4" s="8">
         <v>150000.0</v>
       </c>
       <c r="X4" s="8" t="s">
         <v>55</v>
       </c>
       <c r="Y4" s="8" t="s">
         <v>65</v>
       </c>
       <c r="Z4" s="8" t="s">
         <v>66</v>
       </c>
       <c r="AA4" s="8" t="s">
         <v>67</v>
       </c>
       <c r="AB4" s="4" t="s">
         <v>67</v>
       </c>
@@ -1143,51 +1143,51 @@
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
       <c r="AF5" s="4"/>
       <c r="AG5" s="4"/>
       <c r="AH5" s="4"/>
       <c r="AI5" s="4" t="s">
         <v>75</v>
       </c>
       <c r="AJ5" s="4" t="s">
         <v>72</v>
       </c>
       <c r="AK5" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AL5" s="4" t="s">
         <v>74</v>
       </c>
       <c r="AM5" s="4"/>
       <c r="AN5" s="4" t="s">
         <v>85</v>
       </c>
       <c r="AO5" s="4" t="s">
         <v>86</v>
       </c>
       <c r="AP5" s="4" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="AQ5" s="4" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="6" spans="1:46">
       <c r="A6" s="4"/>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
       <c r="P6" s="4"/>
       <c r="Q6" s="4"/>
       <c r="R6" s="4"/>
       <c r="S6" s="4"/>
@@ -1204,51 +1204,51 @@
       <c r="AD6" s="4"/>
       <c r="AE6" s="4"/>
       <c r="AF6" s="4"/>
       <c r="AG6" s="4"/>
       <c r="AH6" s="4"/>
       <c r="AI6" s="4" t="s">
         <v>76</v>
       </c>
       <c r="AJ6" s="4" t="s">
         <v>72</v>
       </c>
       <c r="AK6" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AL6" s="4" t="s">
         <v>74</v>
       </c>
       <c r="AM6" s="4"/>
       <c r="AN6" s="4" t="s">
         <v>85</v>
       </c>
       <c r="AO6" s="4" t="s">
         <v>86</v>
       </c>
       <c r="AP6" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="AQ6" s="4" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="7" spans="1:46">
       <c r="A7" s="4"/>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
       <c r="P7" s="4"/>
       <c r="Q7" s="4"/>
       <c r="R7" s="4"/>
       <c r="S7" s="4"/>