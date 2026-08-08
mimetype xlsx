--- v0 (2025-12-07)
+++ v1 (2026-08-08)
@@ -169,150 +169,150 @@
   </si>
   <si>
     <t>Факты применения мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Предмет договора страхования</t>
   </si>
   <si>
     <t>Размер страховой суммы</t>
   </si>
   <si>
     <t>Наименование страховой компании</t>
   </si>
   <si>
     <t>Местонахождение</t>
   </si>
   <si>
     <t>Контактные телефоны</t>
   </si>
   <si>
     <t>Ассоциация «Байкальское региональное объединение проектировщиков»;
 Ассоциация «БайкалРегионПроект»;
 СРО-П-046-09112009;
 ИНН:3811127596;
 ОГРН:1093800000337;
-Адрес местонахождения:664047, г. Иркутск, ул. Байкальская, д. 105А, офис 704;
+Адрес местонахождения:664075, г. Иркутск, ул. Байкальская, стр.180 «а».;
 Телефон:(3952) 48-55-10;
 Email:srobrp@mail.ru;
 Адрес сайта:https://www.srobrp.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Проектно-экспертная компания "РЕКОН"</t>
   </si>
   <si>
     <t>ООО ПЭК "РЕКОН"</t>
   </si>
   <si>
     <t>0205-2017-5404321714-П-46 15.03.2010</t>
   </si>
   <si>
     <t>15.03.2010</t>
   </si>
   <si>
     <t>05.03.2007</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>
   <si>
     <t>1075404008899</t>
   </si>
   <si>
     <t>5404321714</t>
   </si>
   <si>
     <t>+7(383)3251255;nipsp@rekon.ru</t>
   </si>
   <si>
     <t>630048, Россия, Новосибирская область, Новосибирск, Немировича-Данченко, 120/2</t>
   </si>
   <si>
     <t>Директор Васюта Борис Николаевич</t>
   </si>
   <si>
     <t>Соответствует</t>
   </si>
   <si>
-    <t>01.03.2025</t>
+    <t>01.03.2026</t>
   </si>
   <si>
     <t>Протокол Совета № 15-03/10 от 15.03.2010</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Второй уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
   <si>
     <t>Первый уровень ответственности</t>
   </si>
   <si>
     <t>04.04.2024</t>
   </si>
   <si>
     <t>20.11.2025</t>
   </si>
   <si>
     <t>Плановая</t>
   </si>
   <si>
     <t>Нарушений не имеется</t>
   </si>
   <si>
     <t>Не применялись</t>
   </si>
   <si>
+    <t>27.08.2015</t>
+  </si>
+  <si>
     <t>23.11.2022</t>
   </si>
   <si>
     <t>20.11.2020</t>
   </si>
   <si>
     <t>29.11.2019</t>
   </si>
   <si>
     <t>16.11.2018</t>
   </si>
   <si>
     <t>27.11.2017</t>
   </si>
   <si>
     <t>30.08.2016</t>
-  </si>
-[...1 lines deleted...]
-    <t>27.08.2015</t>
   </si>
   <si>
     <t>29.08.2014</t>
   </si>
   <si>
     <t>25.09.2013</t>
   </si>
   <si>
     <t>19.11.2021</t>
   </si>
   <si>
     <t>Применялись</t>
   </si>
   <si>
     <t>15 000 000</t>
   </si>
   <si>
     <t>САО “ВСК”</t>
   </si>
   <si>
     <t>630005, г. Новосибирск, ул. Гоголя, д. 42</t>
   </si>
   <si>
     <t>+7(383)211-03-04</t>
   </si>