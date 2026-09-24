--- v1 (2026-08-08)
+++ v2 (2026-09-24)
@@ -238,66 +238,66 @@
   <si>
     <t>01.03.2026</t>
   </si>
   <si>
     <t>Протокол Совета № 15-03/10 от 15.03.2010</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Второй уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
   <si>
     <t>Первый уровень ответственности</t>
   </si>
   <si>
     <t>04.04.2024</t>
   </si>
   <si>
+    <t>23.11.2022</t>
+  </si>
+  <si>
+    <t>Плановая</t>
+  </si>
+  <si>
+    <t>Нарушений не имеется</t>
+  </si>
+  <si>
+    <t>Не применялись</t>
+  </si>
+  <si>
     <t>20.11.2025</t>
   </si>
   <si>
-    <t>Плановая</t>
-[...7 lines deleted...]
-  <si>
     <t>27.08.2015</t>
-  </si>
-[...1 lines deleted...]
-    <t>23.11.2022</t>
   </si>
   <si>
     <t>20.11.2020</t>
   </si>
   <si>
     <t>29.11.2019</t>
   </si>
   <si>
     <t>16.11.2018</t>
   </si>
   <si>
     <t>27.11.2017</t>
   </si>
   <si>
     <t>30.08.2016</t>
   </si>
   <si>
     <t>29.08.2014</t>
   </si>
   <si>
     <t>25.09.2013</t>
   </si>
   <si>
     <t>19.11.2021</t>
   </si>