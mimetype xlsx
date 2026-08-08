--- v1 (2026-03-04)
+++ v2 (2026-08-08)
@@ -169,51 +169,51 @@
   </si>
   <si>
     <t>Факты применения мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Предмет договора страхования</t>
   </si>
   <si>
     <t>Размер страховой суммы</t>
   </si>
   <si>
     <t>Наименование страховой компании</t>
   </si>
   <si>
     <t>Местонахождение</t>
   </si>
   <si>
     <t>Контактные телефоны</t>
   </si>
   <si>
     <t>Ассоциация «Байкальское региональное объединение проектировщиков»;
 Ассоциация «БайкалРегионПроект»;
 СРО-П-046-09112009;
 ИНН:3811127596;
 ОГРН:1093800000337;
-Адрес местонахождения:664047, г. Иркутск, ул. Байкальская, д. 105А, офис 704;
+Адрес местонахождения:664075, г. Иркутск, ул. Байкальская, стр.180 «а».;
 Телефон:(3952) 48-55-10;
 Email:srobrp@mail.ru;
 Адрес сайта:https://www.srobrp.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Сибпроекттехстрой"</t>
   </si>
   <si>
     <t>ООО "Сибпроекттехстрой"</t>
   </si>
   <si>
     <t>0208-2017-5405242783-П-46 15.03.2010</t>
   </si>
   <si>
     <t>15.03.2010</t>
   </si>
   <si>
     <t>01.10.2002</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>
@@ -238,87 +238,87 @@
   <si>
     <t>01.03.2026</t>
   </si>
   <si>
     <t>Протокол № 15-03/10 от 15.03.2010</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Второй уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
   <si>
     <t>Первый уровень ответственности</t>
   </si>
   <si>
     <t>15.02.2018</t>
   </si>
   <si>
+    <t>22.11.2017</t>
+  </si>
+  <si>
+    <t>Плановая</t>
+  </si>
+  <si>
+    <t>Нарушений не имеется</t>
+  </si>
+  <si>
+    <t>Не применялись</t>
+  </si>
+  <si>
     <t>20.11.2025</t>
   </si>
   <si>
-    <t>Плановая</t>
-[...7 lines deleted...]
-  <si>
     <t>28.02.2013</t>
   </si>
   <si>
     <t>29.11.2019</t>
   </si>
   <si>
     <t>Применялись</t>
   </si>
   <si>
     <t>23.11.2022</t>
   </si>
   <si>
     <t>19.11.2021</t>
   </si>
   <si>
     <t>28.04.2016</t>
   </si>
   <si>
     <t>26.04.2017</t>
   </si>
   <si>
     <t>20.11.2020</t>
-  </si>
-[...1 lines deleted...]
-    <t>22.11.2017</t>
   </si>
   <si>
     <t>16.11.2018</t>
   </si>
   <si>
     <t>17.04.2015</t>
   </si>
   <si>
     <t>29.04.2014</t>
   </si>
   <si>
     <t>15 000 000</t>
   </si>
   <si>
     <t>САО “ВСК”</t>
   </si>
   <si>
     <t>630005, г. Новосибирск, ул. Гоголя, д. 42.</t>
   </si>
   <si>
     <t>+7(383)211-03-04</t>
   </si>
   <si>
     <t>630005, г. Новосибирск, ул. Гоголя, д. 42</t>
   </si>
@@ -1203,51 +1203,51 @@
       <c r="T6" s="4"/>
       <c r="U6" s="4"/>
       <c r="V6" s="4"/>
       <c r="W6" s="4"/>
       <c r="X6" s="4"/>
       <c r="Y6" s="4"/>
       <c r="Z6" s="4"/>
       <c r="AA6" s="4"/>
       <c r="AB6" s="4"/>
       <c r="AC6" s="4"/>
       <c r="AD6" s="4"/>
       <c r="AE6" s="4"/>
       <c r="AF6" s="4"/>
       <c r="AG6" s="4"/>
       <c r="AH6" s="4"/>
       <c r="AI6" s="4" t="s">
         <v>77</v>
       </c>
       <c r="AJ6" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AK6" s="4" t="s">
         <v>74</v>
       </c>
       <c r="AL6" s="4" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="AM6" s="4"/>
       <c r="AN6" s="4" t="s">
         <v>88</v>
       </c>
       <c r="AO6" s="4" t="s">
         <v>89</v>
       </c>
       <c r="AP6" s="4" t="s">
         <v>92</v>
       </c>
       <c r="AQ6" s="4" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="7" spans="1:46">
       <c r="A7" s="4"/>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
       <c r="I7" s="4"/>
@@ -1255,60 +1255,60 @@
       <c r="K7" s="4"/>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
       <c r="P7" s="4"/>
       <c r="Q7" s="4"/>
       <c r="R7" s="4"/>
       <c r="S7" s="4"/>
       <c r="T7" s="4"/>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="4"/>
       <c r="X7" s="4"/>
       <c r="Y7" s="4"/>
       <c r="Z7" s="4"/>
       <c r="AA7" s="4"/>
       <c r="AB7" s="4"/>
       <c r="AC7" s="4"/>
       <c r="AD7" s="4"/>
       <c r="AE7" s="4"/>
       <c r="AF7" s="4"/>
       <c r="AG7" s="4"/>
       <c r="AH7" s="4"/>
       <c r="AI7" s="4" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="AJ7" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AK7" s="4" t="s">
         <v>74</v>
       </c>
       <c r="AL7" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="AM7" s="4"/>
       <c r="AN7" s="4"/>
       <c r="AO7" s="4"/>
       <c r="AP7" s="4"/>
       <c r="AQ7" s="4"/>
     </row>
     <row r="8" spans="1:46">
       <c r="A8" s="4"/>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
       <c r="Q8" s="4"/>
@@ -1476,51 +1476,51 @@
       <c r="T11" s="4"/>
       <c r="U11" s="4"/>
       <c r="V11" s="4"/>
       <c r="W11" s="4"/>
       <c r="X11" s="4"/>
       <c r="Y11" s="4"/>
       <c r="Z11" s="4"/>
       <c r="AA11" s="4"/>
       <c r="AB11" s="4"/>
       <c r="AC11" s="4"/>
       <c r="AD11" s="4"/>
       <c r="AE11" s="4"/>
       <c r="AF11" s="4"/>
       <c r="AG11" s="4"/>
       <c r="AH11" s="4"/>
       <c r="AI11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AJ11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AK11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="AL11" s="4" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="AM11" s="4"/>
       <c r="AN11" s="4"/>
       <c r="AO11" s="4"/>
       <c r="AP11" s="4"/>
       <c r="AQ11" s="4"/>
     </row>
     <row r="12" spans="1:46">
       <c r="A12" s="4"/>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="4"/>
       <c r="J12" s="4"/>
       <c r="K12" s="4"/>
       <c r="L12" s="4"/>
       <c r="M12" s="4"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
       <c r="P12" s="4"/>
       <c r="Q12" s="4"/>
@@ -1529,51 +1529,51 @@
       <c r="T12" s="4"/>
       <c r="U12" s="4"/>
       <c r="V12" s="4"/>
       <c r="W12" s="4"/>
       <c r="X12" s="4"/>
       <c r="Y12" s="4"/>
       <c r="Z12" s="4"/>
       <c r="AA12" s="4"/>
       <c r="AB12" s="4"/>
       <c r="AC12" s="4"/>
       <c r="AD12" s="4"/>
       <c r="AE12" s="4"/>
       <c r="AF12" s="4"/>
       <c r="AG12" s="4"/>
       <c r="AH12" s="4"/>
       <c r="AI12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="AJ12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AK12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="AL12" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="AM12" s="4"/>
       <c r="AN12" s="4"/>
       <c r="AO12" s="4"/>
       <c r="AP12" s="4"/>
       <c r="AQ12" s="4"/>
     </row>
     <row r="13" spans="1:46">
       <c r="A13" s="4"/>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
       <c r="Q13" s="4"/>