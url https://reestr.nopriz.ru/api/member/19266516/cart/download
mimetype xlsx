--- v0 (2025-12-07)
+++ v1 (2026-05-26)
@@ -232,90 +232,90 @@
   <si>
     <t>Директор Климочкин Дмитрий Артурович</t>
   </si>
   <si>
     <t>Соответствует</t>
   </si>
   <si>
     <t>100 000</t>
   </si>
   <si>
     <t>Протокол Совета № 19-03/10 от 19.03.2010</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Второй уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
   <si>
+    <t>27.05.2014</t>
+  </si>
+  <si>
+    <t>Плановая</t>
+  </si>
+  <si>
+    <t>Нарушений не имеется</t>
+  </si>
+  <si>
+    <t>Не применялись</t>
+  </si>
+  <si>
+    <t>27.11.2017</t>
+  </si>
+  <si>
     <t>20.11.2025</t>
   </si>
   <si>
-    <t>Плановая</t>
-[...7 lines deleted...]
-  <si>
     <t>23.11.2022</t>
   </si>
   <si>
     <t>20.11.2020</t>
   </si>
   <si>
     <t>21.11.2019</t>
   </si>
   <si>
     <t>Применялись</t>
   </si>
   <si>
     <t>20.11.2018</t>
   </si>
   <si>
-    <t>27.11.2017</t>
-[...1 lines deleted...]
-  <si>
     <t>30.05.2017</t>
   </si>
   <si>
     <t>31.05.2016</t>
   </si>
   <si>
     <t>28.05.2015</t>
-  </si>
-[...1 lines deleted...]
-    <t>27.05.2014</t>
   </si>
   <si>
     <t>31.07.2013</t>
   </si>
   <si>
     <t>19.11.2021</t>
   </si>
   <si>
     <t>15 000 000</t>
   </si>
   <si>
     <t>САО “ВСК”</t>
   </si>
   <si>
     <t>630005, г. Новосибирск, ул. Гоголя, д. 42</t>
   </si>
   <si>
     <t>+7(383)211-03-04</t>
   </si>
   <si>
     <t>630005, г. Новосибирск, ул. Гоголя, д. 42.</t>
   </si>
 </sst>
 </file>
 
@@ -1246,95 +1246,95 @@
       <c r="T7" s="4"/>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="4"/>
       <c r="X7" s="4"/>
       <c r="Y7" s="4"/>
       <c r="Z7" s="4"/>
       <c r="AA7" s="4"/>
       <c r="AB7" s="4"/>
       <c r="AC7" s="4"/>
       <c r="AD7" s="4"/>
       <c r="AE7" s="4"/>
       <c r="AF7" s="4"/>
       <c r="AG7" s="4"/>
       <c r="AH7" s="4"/>
       <c r="AI7" s="4" t="s">
         <v>76</v>
       </c>
       <c r="AJ7" s="4" t="s">
         <v>71</v>
       </c>
       <c r="AK7" s="4" t="s">
         <v>72</v>
       </c>
       <c r="AL7" s="4" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="AM7" s="4"/>
       <c r="AN7" s="4"/>
       <c r="AO7" s="4"/>
       <c r="AP7" s="4"/>
       <c r="AQ7" s="4"/>
     </row>
     <row r="8" spans="1:46">
       <c r="A8" s="4"/>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
       <c r="Q8" s="4"/>
       <c r="R8" s="4"/>
       <c r="S8" s="4"/>
       <c r="T8" s="4"/>
       <c r="U8" s="4"/>
       <c r="V8" s="4"/>
       <c r="W8" s="4"/>
       <c r="X8" s="4"/>
       <c r="Y8" s="4"/>
       <c r="Z8" s="4"/>
       <c r="AA8" s="4"/>
       <c r="AB8" s="4"/>
       <c r="AC8" s="4"/>
       <c r="AD8" s="4"/>
       <c r="AE8" s="4"/>
       <c r="AF8" s="4"/>
       <c r="AG8" s="4"/>
       <c r="AH8" s="4"/>
       <c r="AI8" s="4" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="AJ8" s="4" t="s">
         <v>71</v>
       </c>
       <c r="AK8" s="4" t="s">
         <v>72</v>
       </c>
       <c r="AL8" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AM8" s="4"/>
       <c r="AN8" s="4"/>
       <c r="AO8" s="4"/>
       <c r="AP8" s="4"/>
       <c r="AQ8" s="4"/>
     </row>
     <row r="9" spans="1:46">
       <c r="A9" s="4"/>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
@@ -1343,60 +1343,60 @@
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="4"/>
       <c r="R9" s="4"/>
       <c r="S9" s="4"/>
       <c r="T9" s="4"/>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="4"/>
       <c r="X9" s="4"/>
       <c r="Y9" s="4"/>
       <c r="Z9" s="4"/>
       <c r="AA9" s="4"/>
       <c r="AB9" s="4"/>
       <c r="AC9" s="4"/>
       <c r="AD9" s="4"/>
       <c r="AE9" s="4"/>
       <c r="AF9" s="4"/>
       <c r="AG9" s="4"/>
       <c r="AH9" s="4"/>
       <c r="AI9" s="4" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="AJ9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="AK9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="AL9" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="AM9" s="4"/>
       <c r="AN9" s="4"/>
       <c r="AO9" s="4"/>
       <c r="AP9" s="4"/>
       <c r="AQ9" s="4"/>
     </row>
     <row r="10" spans="1:46">
       <c r="A10" s="4"/>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="4"/>
       <c r="O10" s="4"/>
       <c r="P10" s="4"/>
       <c r="Q10" s="4"/>