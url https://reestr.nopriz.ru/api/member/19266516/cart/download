--- v1 (2026-05-26)
+++ v2 (2026-08-08)
@@ -169,51 +169,51 @@
   </si>
   <si>
     <t>Факты применения мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Предмет договора страхования</t>
   </si>
   <si>
     <t>Размер страховой суммы</t>
   </si>
   <si>
     <t>Наименование страховой компании</t>
   </si>
   <si>
     <t>Местонахождение</t>
   </si>
   <si>
     <t>Контактные телефоны</t>
   </si>
   <si>
     <t>Ассоциация «Байкальское региональное объединение проектировщиков»;
 Ассоциация «БайкалРегионПроект»;
 СРО-П-046-09112009;
 ИНН:3811127596;
 ОГРН:1093800000337;
-Адрес местонахождения:664047, г. Иркутск, ул. Байкальская, д. 105А, офис 704;
+Адрес местонахождения:664075, г. Иркутск, ул. Байкальская, стр.180 «а».;
 Телефон:(3952) 48-55-10;
 Email:srobrp@mail.ru;
 Адрес сайта:https://www.srobrp.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Акционерное общество "Новосибирский проектно-конструкторский и научно-исследовательский институт по экологическим проблемам "ЭкоНИИпроект"</t>
   </si>
   <si>
     <t>АО "ЭкоНИИпроект"</t>
   </si>
   <si>
     <t>0218-2017-5406012775-П-46 19.03.2010</t>
   </si>
   <si>
     <t>19.03.2010</t>
   </si>
   <si>
     <t>05.06.2007</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>