--- v0 (2025-12-13)
+++ v1 (2026-09-16)
@@ -169,51 +169,51 @@
   </si>
   <si>
     <t>Факты применения мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Предмет договора страхования</t>
   </si>
   <si>
     <t>Размер страховой суммы</t>
   </si>
   <si>
     <t>Наименование страховой компании</t>
   </si>
   <si>
     <t>Местонахождение</t>
   </si>
   <si>
     <t>Контактные телефоны</t>
   </si>
   <si>
     <t>Ассоциация «Байкальское региональное объединение проектировщиков»;
 Ассоциация «БайкалРегионПроект»;
 СРО-П-046-09112009;
 ИНН:3811127596;
 ОГРН:1093800000337;
-Адрес местонахождения:664047, г. Иркутск, ул. Байкальская, д. 105А, офис 704;
+Адрес местонахождения:664075, г. Иркутск, ул. Байкальская, стр.180 «а».;
 Телефон:(3952) 48-55-10;
 Email:srobrp@mail.ru;
 Адрес сайта:https://www.srobrp.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Архи"</t>
   </si>
   <si>
     <t>ООО "Архи"</t>
   </si>
   <si>
     <t>0225-2017-5408114740-П-46 21.05.2010</t>
   </si>
   <si>
     <t>21.05.2010</t>
   </si>
   <si>
     <t>10.12.2002</t>
   </si>
   <si>
     <t>Исключен</t>
   </si>