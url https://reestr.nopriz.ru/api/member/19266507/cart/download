--- v1 (2026-02-27)
+++ v2 (2026-08-08)
@@ -169,96 +169,96 @@
   </si>
   <si>
     <t>Факты применения мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Предмет договора страхования</t>
   </si>
   <si>
     <t>Размер страховой суммы</t>
   </si>
   <si>
     <t>Наименование страховой компании</t>
   </si>
   <si>
     <t>Местонахождение</t>
   </si>
   <si>
     <t>Контактные телефоны</t>
   </si>
   <si>
     <t>Ассоциация «Байкальское региональное объединение проектировщиков»;
 Ассоциация «БайкалРегионПроект»;
 СРО-П-046-09112009;
 ИНН:3811127596;
 ОГРН:1093800000337;
-Адрес местонахождения:664047, г. Иркутск, ул. Байкальская, д. 105А, офис 704;
+Адрес местонахождения:664075, г. Иркутск, ул. Байкальская, стр.180 «а».;
 Телефон:(3952) 48-55-10;
 Email:srobrp@mail.ru;
 Адрес сайта:https://www.srobrp.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Акционерное общество "Ремонтэнергомонтаж и сервис"</t>
   </si>
   <si>
     <t>АО "РЭМИС"</t>
   </si>
   <si>
     <t>0240-2017-5407479629-П-46 06.12.2012</t>
   </si>
   <si>
     <t>06.12.2012</t>
   </si>
   <si>
     <t>02.10.2012</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>
   <si>
     <t>1125476147730</t>
   </si>
   <si>
     <t>5407479629</t>
   </si>
   <si>
     <t>+7(383)2892789; REMIS@nske.ru</t>
   </si>
   <si>
     <t>630007, Россия, Новосибирская область, Новосибирск, Советская, 5</t>
   </si>
   <si>
     <t>Генеральный директор Шарапов Николай Викторович</t>
   </si>
   <si>
     <t>Соответствует</t>
   </si>
   <si>
-    <t>01.03.2025</t>
+    <t>01.03.2026</t>
   </si>
   <si>
     <t>Протокол Совета № 06-12/48 от 06.12.2012</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Второй уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
   <si>
     <t>01.07.2017</t>
   </si>
   <si>
     <t>20.11.2025</t>
   </si>
   <si>
     <t>Плановая</t>
   </si>
@@ -1024,51 +1024,51 @@
       </c>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8" t="s">
         <v>58</v>
       </c>
       <c r="L4" s="8" t="s">
         <v>59</v>
       </c>
       <c r="M4" s="8" t="s">
         <v>60</v>
       </c>
       <c r="N4" s="8" t="s">
         <v>61</v>
       </c>
       <c r="O4" s="8" t="s">
         <v>62</v>
       </c>
       <c r="P4" s="8"/>
       <c r="Q4" s="8"/>
       <c r="R4" s="8" t="s">
         <v>63</v>
       </c>
       <c r="S4" s="8"/>
       <c r="T4" s="8">
-        <v>49982000</v>
+        <v>20674900</v>
       </c>
       <c r="U4" s="8" t="s">
         <v>64</v>
       </c>
       <c r="V4" s="8">
         <v>150000.0</v>
       </c>
       <c r="W4" s="8">
         <v>350000.0</v>
       </c>
       <c r="X4" s="8" t="s">
         <v>55</v>
       </c>
       <c r="Y4" s="8" t="s">
         <v>65</v>
       </c>
       <c r="Z4" s="8" t="s">
         <v>66</v>
       </c>
       <c r="AA4" s="8" t="s">
         <v>67</v>
       </c>
       <c r="AB4" s="4" t="s">
         <v>67</v>
       </c>