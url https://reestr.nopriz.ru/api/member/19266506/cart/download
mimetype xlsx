--- v0 (2025-12-13)
+++ v1 (2026-08-08)
@@ -169,51 +169,51 @@
   </si>
   <si>
     <t>Факты применения мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Предмет договора страхования</t>
   </si>
   <si>
     <t>Размер страховой суммы</t>
   </si>
   <si>
     <t>Наименование страховой компании</t>
   </si>
   <si>
     <t>Местонахождение</t>
   </si>
   <si>
     <t>Контактные телефоны</t>
   </si>
   <si>
     <t>Ассоциация «Байкальское региональное объединение проектировщиков»;
 Ассоциация «БайкалРегионПроект»;
 СРО-П-046-09112009;
 ИНН:3811127596;
 ОГРН:1093800000337;
-Адрес местонахождения:664047, г. Иркутск, ул. Байкальская, д. 105А, офис 704;
+Адрес местонахождения:664075, г. Иркутск, ул. Байкальская, стр.180 «а».;
 Телефон:(3952) 48-55-10;
 Email:srobrp@mail.ru;
 Адрес сайта:https://www.srobrp.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Сибпроетех"</t>
   </si>
   <si>
     <t>ООО "Сибпроетех"</t>
   </si>
   <si>
     <t>0241-2017-5407467623-П-46 31.08.2011</t>
   </si>
   <si>
     <t>31.08.2011</t>
   </si>
   <si>
     <t>16.08.2011</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>
@@ -229,90 +229,90 @@
   <si>
     <t>630132, Россия, Новосибирская область, Новосибирск, проспект Димитрова, 7, 827</t>
   </si>
   <si>
     <t>Генеральный директор  Свинарчук Оксана Викторовна</t>
   </si>
   <si>
     <t>Соответствует</t>
   </si>
   <si>
     <t>Протокол Совета № 31-08/34 от 31.08.2011</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Второй уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
   <si>
+    <t>29.04.2014</t>
+  </si>
+  <si>
+    <t>Плановая</t>
+  </si>
+  <si>
+    <t>Нарушений не имеется</t>
+  </si>
+  <si>
+    <t>Не применялись</t>
+  </si>
+  <si>
+    <t>20.11.2020</t>
+  </si>
+  <si>
+    <t>17.04.2015</t>
+  </si>
+  <si>
+    <t>28.04.2016</t>
+  </si>
+  <si>
     <t>20.11.2025</t>
   </si>
   <si>
-    <t>Плановая</t>
-[...7 lines deleted...]
-  <si>
     <t>23.11.2022</t>
   </si>
   <si>
     <t>19.11.2021</t>
   </si>
   <si>
     <t>28.02.2013</t>
   </si>
   <si>
-    <t>29.04.2014</t>
-[...1 lines deleted...]
-  <si>
     <t>26.04.2017</t>
   </si>
   <si>
     <t>04.12.2017</t>
   </si>
   <si>
     <t>Применялись</t>
-  </si>
-[...7 lines deleted...]
-    <t>17.04.2015</t>
   </si>
   <si>
     <t>29.11.2019</t>
   </si>
   <si>
     <t>22.11.2018</t>
   </si>
   <si>
     <t>15 000 000</t>
   </si>
   <si>
     <t>САО “ВСК”</t>
   </si>
   <si>
     <t>630005, г. Новосибирск, ул. Гоголя, д. 42.</t>
   </si>
   <si>
     <t>+7(383)211-03-04</t>
   </si>
   <si>
     <t>630005, г. Новосибирск, ул. Гоголя, д. 42</t>
   </si>
 </sst>
 </file>
 
@@ -1400,95 +1400,95 @@
       <c r="T10" s="4"/>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="4"/>
       <c r="X10" s="4"/>
       <c r="Y10" s="4"/>
       <c r="Z10" s="4"/>
       <c r="AA10" s="4"/>
       <c r="AB10" s="4"/>
       <c r="AC10" s="4"/>
       <c r="AD10" s="4"/>
       <c r="AE10" s="4"/>
       <c r="AF10" s="4"/>
       <c r="AG10" s="4"/>
       <c r="AH10" s="4"/>
       <c r="AI10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="AJ10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="AK10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="AL10" s="4" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="AM10" s="4"/>
       <c r="AN10" s="4"/>
       <c r="AO10" s="4"/>
       <c r="AP10" s="4"/>
       <c r="AQ10" s="4"/>
     </row>
     <row r="11" spans="1:46">
       <c r="A11" s="4"/>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="4"/>
       <c r="O11" s="4"/>
       <c r="P11" s="4"/>
       <c r="Q11" s="4"/>
       <c r="R11" s="4"/>
       <c r="S11" s="4"/>
       <c r="T11" s="4"/>
       <c r="U11" s="4"/>
       <c r="V11" s="4"/>
       <c r="W11" s="4"/>
       <c r="X11" s="4"/>
       <c r="Y11" s="4"/>
       <c r="Z11" s="4"/>
       <c r="AA11" s="4"/>
       <c r="AB11" s="4"/>
       <c r="AC11" s="4"/>
       <c r="AD11" s="4"/>
       <c r="AE11" s="4"/>
       <c r="AF11" s="4"/>
       <c r="AG11" s="4"/>
       <c r="AH11" s="4"/>
       <c r="AI11" s="4" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="AJ11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="AK11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="AL11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="AM11" s="4"/>
       <c r="AN11" s="4"/>
       <c r="AO11" s="4"/>
       <c r="AP11" s="4"/>
       <c r="AQ11" s="4"/>
     </row>
     <row r="12" spans="1:46">
       <c r="A12" s="4"/>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
@@ -1497,51 +1497,51 @@
       <c r="K12" s="4"/>
       <c r="L12" s="4"/>
       <c r="M12" s="4"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
       <c r="P12" s="4"/>
       <c r="Q12" s="4"/>
       <c r="R12" s="4"/>
       <c r="S12" s="4"/>
       <c r="T12" s="4"/>
       <c r="U12" s="4"/>
       <c r="V12" s="4"/>
       <c r="W12" s="4"/>
       <c r="X12" s="4"/>
       <c r="Y12" s="4"/>
       <c r="Z12" s="4"/>
       <c r="AA12" s="4"/>
       <c r="AB12" s="4"/>
       <c r="AC12" s="4"/>
       <c r="AD12" s="4"/>
       <c r="AE12" s="4"/>
       <c r="AF12" s="4"/>
       <c r="AG12" s="4"/>
       <c r="AH12" s="4"/>
       <c r="AI12" s="4" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="AJ12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="AK12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="AL12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="AM12" s="4"/>
       <c r="AN12" s="4"/>
       <c r="AO12" s="4"/>
       <c r="AP12" s="4"/>
       <c r="AQ12" s="4"/>
     </row>
     <row r="13" spans="1:46">
       <c r="A13" s="4"/>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
@@ -1550,60 +1550,60 @@
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
       <c r="Q13" s="4"/>
       <c r="R13" s="4"/>
       <c r="S13" s="4"/>
       <c r="T13" s="4"/>
       <c r="U13" s="4"/>
       <c r="V13" s="4"/>
       <c r="W13" s="4"/>
       <c r="X13" s="4"/>
       <c r="Y13" s="4"/>
       <c r="Z13" s="4"/>
       <c r="AA13" s="4"/>
       <c r="AB13" s="4"/>
       <c r="AC13" s="4"/>
       <c r="AD13" s="4"/>
       <c r="AE13" s="4"/>
       <c r="AF13" s="4"/>
       <c r="AG13" s="4"/>
       <c r="AH13" s="4"/>
       <c r="AI13" s="4" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="AJ13" s="4" t="s">
         <v>70</v>
       </c>
       <c r="AK13" s="4" t="s">
         <v>71</v>
       </c>
       <c r="AL13" s="4" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="AM13" s="4"/>
       <c r="AN13" s="4"/>
       <c r="AO13" s="4"/>
       <c r="AP13" s="4"/>
       <c r="AQ13" s="4"/>
     </row>
     <row r="14" spans="1:46">
       <c r="A14" s="4"/>
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="4"/>
       <c r="J14" s="4"/>
       <c r="K14" s="4"/>
       <c r="L14" s="4"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
       <c r="P14" s="4"/>
       <c r="Q14" s="4"/>