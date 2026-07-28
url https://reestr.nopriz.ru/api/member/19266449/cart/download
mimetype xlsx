--- v1 (2026-03-21)
+++ v2 (2026-07-28)
@@ -169,90 +169,90 @@
   </si>
   <si>
     <t>Факты применения мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Предмет договора страхования</t>
   </si>
   <si>
     <t>Размер страховой суммы</t>
   </si>
   <si>
     <t>Наименование страховой компании</t>
   </si>
   <si>
     <t>Местонахождение</t>
   </si>
   <si>
     <t>Контактные телефоны</t>
   </si>
   <si>
     <t>Ассоциация «Байкальское региональное объединение проектировщиков»;
 Ассоциация «БайкалРегионПроект»;
 СРО-П-046-09112009;
 ИНН:3811127596;
 ОГРН:1093800000337;
-Адрес местонахождения:664047, г. Иркутск, ул. Байкальская, д. 105А, офис 704;
+Адрес местонахождения:664075, г. Иркутск, ул. Байкальская, стр.180 «а».;
 Телефон:(3952) 48-55-10;
 Email:srobrp@mail.ru;
 Адрес сайта:https://www.srobrp.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Востсибпроект"</t>
   </si>
   <si>
     <t>ООО "Востсибпроект"</t>
   </si>
   <si>
     <t>0085.6-2015-0323042058-П-46</t>
   </si>
   <si>
     <t>26.02.2010</t>
   </si>
   <si>
     <t>22.08.2008</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>
   <si>
     <t>1080326009653</t>
   </si>
   <si>
     <t>0323342058</t>
   </si>
   <si>
     <t>+7(3012) 46-14-67</t>
   </si>
   <si>
     <t>670013, Россия, Республика Бурятия, Улан-Удэ, Ключевская, 30, 3</t>
   </si>
   <si>
-    <t>Генеральный директор Бальбуров Дмитрий Александрович, Генеральный директор Бартанаева Татьяна Борисовна</t>
+    <t>Генеральный директор Бартанаева Татьяна Борисовна</t>
   </si>
   <si>
     <t>Соответствует</t>
   </si>
   <si>
     <t>02.03.2026</t>
   </si>
   <si>
     <t>Протокол Правления № 21 от 09.02.2010</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Первый уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
   <si>
     <t>01.07.2017</t>
   </si>