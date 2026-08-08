--- v1 (2026-03-21)
+++ v2 (2026-08-08)
@@ -169,90 +169,90 @@
   </si>
   <si>
     <t>Факты применения мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Предмет договора страхования</t>
   </si>
   <si>
     <t>Размер страховой суммы</t>
   </si>
   <si>
     <t>Наименование страховой компании</t>
   </si>
   <si>
     <t>Местонахождение</t>
   </si>
   <si>
     <t>Контактные телефоны</t>
   </si>
   <si>
     <t>Ассоциация «Байкальское региональное объединение проектировщиков»;
 Ассоциация «БайкалРегионПроект»;
 СРО-П-046-09112009;
 ИНН:3811127596;
 ОГРН:1093800000337;
-Адрес местонахождения:664047, г. Иркутск, ул. Байкальская, д. 105А, офис 704;
+Адрес местонахождения:664075, г. Иркутск, ул. Байкальская, стр.180 «а».;
 Телефон:(3952) 48-55-10;
 Email:srobrp@mail.ru;
 Адрес сайта:https://www.srobrp.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Эликом ТБ"</t>
   </si>
   <si>
     <t>ООО "Эликом ТБ"</t>
   </si>
   <si>
     <t>0272-2017-0326543683-П-46</t>
   </si>
   <si>
     <t>08.12.2017</t>
   </si>
   <si>
     <t>22.01.2016</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>
   <si>
     <t>1160327050432</t>
   </si>
   <si>
     <t>0326543683</t>
   </si>
   <si>
     <t>+7(3012) 55-07-55, 46-30-5</t>
   </si>
   <si>
     <t>670034, Россия, Республика Бурятия, Улан-Удэ, Проспект 50-летия октября, 27, 1</t>
   </si>
   <si>
-    <t>Генеральный директор Изотов Сергей Михайлович</t>
+    <t>Генеральный директор Щегловский Максим Николаевич</t>
   </si>
   <si>
     <t>Соответствует</t>
   </si>
   <si>
     <t>02.03.2026</t>
   </si>
   <si>
     <t>Протокол Правления № 163 от 08.12.2017</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Первый уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
   <si>
     <t>19.05.2025</t>
   </si>