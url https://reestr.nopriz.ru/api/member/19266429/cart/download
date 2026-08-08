--- v0 (2025-12-07)
+++ v1 (2026-08-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Сведения о СРО</t>
   </si>
   <si>
     <t>Сведения о члене саморегулируемой организации</t>
   </si>
   <si>
     <t>Размер обязательств</t>
   </si>
   <si>
     <t>Сведения о КФ</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Сведения о проверках</t>
   </si>
   <si>
     <t>Сведения об обеспечении имущественной ответственности</t>
   </si>
   <si>
     <t>Полное и (в случае, если имеется) сокращенное наименование саморегулируемой организации, основной государственный регистрационный номер записи о государственной регистрации юридического лица, идентификационный номер налогоплательщика, регистрационный номер в государственном реестре саморегулируемых организаций, адрес места нахождения, адрес официального сайта в информационно-телекоммуникационной сети "Интернет", адрес электронной почты, контактный телефон</t>
   </si>
   <si>
@@ -169,51 +169,51 @@
   </si>
   <si>
     <t>Факты применения мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Предмет договора страхования</t>
   </si>
   <si>
     <t>Размер страховой суммы</t>
   </si>
   <si>
     <t>Наименование страховой компании</t>
   </si>
   <si>
     <t>Местонахождение</t>
   </si>
   <si>
     <t>Контактные телефоны</t>
   </si>
   <si>
     <t>Ассоциация «Байкальское региональное объединение проектировщиков»;
 Ассоциация «БайкалРегионПроект»;
 СРО-П-046-09112009;
 ИНН:3811127596;
 ОГРН:1093800000337;
-Адрес местонахождения:664047, г. Иркутск, ул. Байкальская, д. 105А, офис 704;
+Адрес местонахождения:664075, г. Иркутск, ул. Байкальская, стр.180 «а».;
 Телефон:(3952) 48-55-10;
 Email:srobrp@mail.ru;
 Адрес сайта:https://www.srobrp.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Оптима"</t>
   </si>
   <si>
     <t>ООО "Оптима"</t>
   </si>
   <si>
     <t>0276-2018-3812137188-П-46</t>
   </si>
   <si>
     <t>11.01.2018</t>
   </si>
   <si>
     <t>28.11.2011</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>
@@ -229,75 +229,78 @@
   <si>
     <t>664043, Россия, Иркутская область, Иркутск, Ракитная, 18</t>
   </si>
   <si>
     <t>Генеральный директор Азизова Светлана Юрьевна</t>
   </si>
   <si>
     <t>Соответствует</t>
   </si>
   <si>
     <t>Протокол Правления № 165 от 11.01.2018</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Первый уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
   <si>
+    <t>13.02.2026</t>
+  </si>
+  <si>
+    <t>Плановая</t>
+  </si>
+  <si>
+    <t>Нарушений не имеется</t>
+  </si>
+  <si>
+    <t>Не применялись</t>
+  </si>
+  <si>
+    <t>28.01.2020</t>
+  </si>
+  <si>
+    <t>21.02.2019</t>
+  </si>
+  <si>
+    <t>09.01.2018</t>
+  </si>
+  <si>
     <t>15.03.2022</t>
   </si>
   <si>
-    <t>Плановая</t>
-[...7 lines deleted...]
-  <si>
     <t>20.11.2024</t>
   </si>
   <si>
     <t>11.03.2021</t>
-  </si>
-[...7 lines deleted...]
-    <t>09.01.2018</t>
   </si>
   <si>
     <t>30 000 000</t>
   </si>
   <si>
     <t>ОАО "АльфаСтрахование"</t>
   </si>
   <si>
     <t>115162, г. Москва, ул. Шаболовка, 31</t>
   </si>
   <si>
     <t>+7(495)788-09-99</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -683,54 +686,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT9"/>
+  <dimension ref="A1:AT10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AQ9"/>
+      <selection activeCell="A1" sqref="A1:AQ10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="18" max="18" width="15" customWidth="true" style="0"/>
     <col min="33" max="33" width="15" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="20" customWidth="true" style="0"/>
     <col min="31" max="31" width="15" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="21" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
@@ -1038,60 +1041,60 @@
       </c>
       <c r="AC4" s="4" t="s">
         <v>67</v>
       </c>
       <c r="AD4" s="4" t="s">
         <v>68</v>
       </c>
       <c r="AE4" s="4"/>
       <c r="AF4" s="4"/>
       <c r="AG4" s="4"/>
       <c r="AH4" s="4"/>
       <c r="AI4" s="4" t="s">
         <v>69</v>
       </c>
       <c r="AJ4" s="4" t="s">
         <v>70</v>
       </c>
       <c r="AK4" s="4" t="s">
         <v>71</v>
       </c>
       <c r="AL4" s="4" t="s">
         <v>72</v>
       </c>
       <c r="AM4" s="4"/>
       <c r="AN4" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="AO4" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="AP4" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="AQ4" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="5" spans="1:46">
       <c r="A5" s="4"/>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
@@ -1315,92 +1318,145 @@
       <c r="AB9" s="4"/>
       <c r="AC9" s="4"/>
       <c r="AD9" s="4"/>
       <c r="AE9" s="4"/>
       <c r="AF9" s="4"/>
       <c r="AG9" s="4"/>
       <c r="AH9" s="4"/>
       <c r="AI9" s="4" t="s">
         <v>77</v>
       </c>
       <c r="AJ9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="AK9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="AL9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="AM9" s="4"/>
       <c r="AN9" s="4"/>
       <c r="AO9" s="4"/>
       <c r="AP9" s="4"/>
       <c r="AQ9" s="4"/>
     </row>
+    <row r="10" spans="1:46">
+      <c r="A10" s="4"/>
+      <c r="B10" s="4"/>
+      <c r="C10" s="4"/>
+      <c r="D10" s="4"/>
+      <c r="E10" s="4"/>
+      <c r="F10" s="4"/>
+      <c r="G10" s="4"/>
+      <c r="H10" s="4"/>
+      <c r="I10" s="4"/>
+      <c r="J10" s="4"/>
+      <c r="K10" s="4"/>
+      <c r="L10" s="4"/>
+      <c r="M10" s="4"/>
+      <c r="N10" s="4"/>
+      <c r="O10" s="4"/>
+      <c r="P10" s="4"/>
+      <c r="Q10" s="4"/>
+      <c r="R10" s="4"/>
+      <c r="S10" s="4"/>
+      <c r="T10" s="4"/>
+      <c r="U10" s="4"/>
+      <c r="V10" s="4"/>
+      <c r="W10" s="4"/>
+      <c r="X10" s="4"/>
+      <c r="Y10" s="4"/>
+      <c r="Z10" s="4"/>
+      <c r="AA10" s="4"/>
+      <c r="AB10" s="4"/>
+      <c r="AC10" s="4"/>
+      <c r="AD10" s="4"/>
+      <c r="AE10" s="4"/>
+      <c r="AF10" s="4"/>
+      <c r="AG10" s="4"/>
+      <c r="AH10" s="4"/>
+      <c r="AI10" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="AJ10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="AK10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="AL10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="AM10" s="4"/>
+      <c r="AN10" s="4"/>
+      <c r="AO10" s="4"/>
+      <c r="AP10" s="4"/>
+      <c r="AQ10" s="4"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:S1"/>
     <mergeCell ref="T1:U1"/>
     <mergeCell ref="V1:Y1"/>
     <mergeCell ref="Z1:AH1"/>
     <mergeCell ref="AI1:AL1"/>
     <mergeCell ref="AM1:AQ1"/>
-    <mergeCell ref="B4:B9"/>
-[...31 lines deleted...]
-    <mergeCell ref="A3:A9"/>
+    <mergeCell ref="B4:B10"/>
+    <mergeCell ref="C4:C10"/>
+    <mergeCell ref="D4:D10"/>
+    <mergeCell ref="E4:E10"/>
+    <mergeCell ref="F4:F10"/>
+    <mergeCell ref="G4:G10"/>
+    <mergeCell ref="H4:H10"/>
+    <mergeCell ref="I4:I10"/>
+    <mergeCell ref="J4:J10"/>
+    <mergeCell ref="K4:K10"/>
+    <mergeCell ref="L4:L10"/>
+    <mergeCell ref="M4:M10"/>
+    <mergeCell ref="N4:N10"/>
+    <mergeCell ref="O4:O10"/>
+    <mergeCell ref="P4:P10"/>
+    <mergeCell ref="Q4:Q10"/>
+    <mergeCell ref="R4:R10"/>
+    <mergeCell ref="S4:S10"/>
+    <mergeCell ref="T4:T10"/>
+    <mergeCell ref="U4:U10"/>
+    <mergeCell ref="V4:V10"/>
+    <mergeCell ref="W4:W10"/>
+    <mergeCell ref="X4:X10"/>
+    <mergeCell ref="Y4:Y10"/>
+    <mergeCell ref="Z4:Z10"/>
+    <mergeCell ref="AA4:AA10"/>
+    <mergeCell ref="AB4:AB10"/>
+    <mergeCell ref="AM5:AM10"/>
+    <mergeCell ref="AN5:AN10"/>
+    <mergeCell ref="AO5:AO10"/>
+    <mergeCell ref="AP5:AP10"/>
+    <mergeCell ref="AQ5:AQ10"/>
+    <mergeCell ref="A3:A10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>