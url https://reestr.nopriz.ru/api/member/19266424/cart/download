--- v0 (2025-12-13)
+++ v1 (2026-06-25)
@@ -229,87 +229,87 @@
   <si>
     <t>665700, Россия, Иркутская область, Братск, п/р П 04, зд. 1/84</t>
   </si>
   <si>
     <t>Директор Власюк Виктор Николаевич</t>
   </si>
   <si>
     <t>Соответствует</t>
   </si>
   <si>
     <t>Протокол Правления № 159 от 23.10.2017</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Первый уровень ответственности</t>
   </si>
   <si>
     <t>Действует</t>
   </si>
   <si>
+    <t>12.02.2026</t>
+  </si>
+  <si>
+    <t>Плановая</t>
+  </si>
+  <si>
+    <t>Нарушений не имеется</t>
+  </si>
+  <si>
+    <t>Не применялись</t>
+  </si>
+  <si>
+    <t>21.11.2024</t>
+  </si>
+  <si>
+    <t>Применялись</t>
+  </si>
+  <si>
+    <t>20.10.2017</t>
+  </si>
+  <si>
+    <t>16.03.2021</t>
+  </si>
+  <si>
+    <t>27.01.2020</t>
+  </si>
+  <si>
     <t>23.11.2023</t>
   </si>
   <si>
-    <t>Плановая</t>
-[...13 lines deleted...]
-  <si>
     <t>23.05.2018</t>
   </si>
   <si>
     <t>23.03.2022</t>
   </si>
   <si>
-    <t>Не применялись</t>
-[...4 lines deleted...]
-  <si>
     <t>21.01.2019</t>
-  </si>
-[...4 lines deleted...]
-    <t>16.03.2021</t>
   </si>
   <si>
     <t>30 000 000</t>
   </si>
   <si>
     <t>ОАО "АльфаСтрахование"</t>
   </si>
   <si>
     <t>115162, г. Москва, ул. Шаболовка, 31</t>
   </si>
   <si>
     <t>+7(495)788-09-99</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -695,54 +695,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT11"/>
+  <dimension ref="A1:AT12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AQ11"/>
+      <selection activeCell="A1" sqref="A1:AQ12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="18" max="18" width="15" customWidth="true" style="0"/>
     <col min="33" max="33" width="15" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="20" customWidth="true" style="0"/>
     <col min="31" max="31" width="15" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="21" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
@@ -1104,54 +1104,54 @@
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
       <c r="AF5" s="4"/>
       <c r="AG5" s="4"/>
       <c r="AH5" s="4"/>
       <c r="AI5" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AJ5" s="4" t="s">
         <v>70</v>
       </c>
       <c r="AK5" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="AL5" s="4" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="AM5" s="4"/>
       <c r="AN5" s="4"/>
       <c r="AO5" s="4"/>
       <c r="AP5" s="4"/>
       <c r="AQ5" s="4"/>
     </row>
     <row r="6" spans="1:46">
       <c r="A6" s="4"/>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
       <c r="P6" s="4"/>
       <c r="Q6" s="4"/>
@@ -1213,312 +1213,365 @@
       <c r="T7" s="4"/>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="4"/>
       <c r="X7" s="4"/>
       <c r="Y7" s="4"/>
       <c r="Z7" s="4"/>
       <c r="AA7" s="4"/>
       <c r="AB7" s="4"/>
       <c r="AC7" s="4"/>
       <c r="AD7" s="4"/>
       <c r="AE7" s="4"/>
       <c r="AF7" s="4"/>
       <c r="AG7" s="4"/>
       <c r="AH7" s="4"/>
       <c r="AI7" s="4" t="s">
         <v>76</v>
       </c>
       <c r="AJ7" s="4" t="s">
         <v>70</v>
       </c>
       <c r="AK7" s="4" t="s">
         <v>71</v>
       </c>
       <c r="AL7" s="4" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="AM7" s="4"/>
       <c r="AN7" s="4"/>
       <c r="AO7" s="4"/>
       <c r="AP7" s="4"/>
       <c r="AQ7" s="4"/>
     </row>
     <row r="8" spans="1:46">
       <c r="A8" s="4"/>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
       <c r="Q8" s="4"/>
       <c r="R8" s="4"/>
       <c r="S8" s="4"/>
       <c r="T8" s="4"/>
       <c r="U8" s="4"/>
       <c r="V8" s="4"/>
       <c r="W8" s="4"/>
       <c r="X8" s="4"/>
       <c r="Y8" s="4"/>
       <c r="Z8" s="4"/>
       <c r="AA8" s="4"/>
       <c r="AB8" s="4"/>
       <c r="AC8" s="4"/>
       <c r="AD8" s="4"/>
       <c r="AE8" s="4"/>
       <c r="AF8" s="4"/>
       <c r="AG8" s="4"/>
       <c r="AH8" s="4"/>
       <c r="AI8" s="4" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="AJ8" s="4" t="s">
         <v>70</v>
       </c>
       <c r="AK8" s="4" t="s">
         <v>71</v>
       </c>
       <c r="AL8" s="4" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="AM8" s="4"/>
       <c r="AN8" s="4"/>
       <c r="AO8" s="4"/>
       <c r="AP8" s="4"/>
       <c r="AQ8" s="4"/>
     </row>
     <row r="9" spans="1:46">
       <c r="A9" s="4"/>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="4"/>
       <c r="R9" s="4"/>
       <c r="S9" s="4"/>
       <c r="T9" s="4"/>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="4"/>
       <c r="X9" s="4"/>
       <c r="Y9" s="4"/>
       <c r="Z9" s="4"/>
       <c r="AA9" s="4"/>
       <c r="AB9" s="4"/>
       <c r="AC9" s="4"/>
       <c r="AD9" s="4"/>
       <c r="AE9" s="4"/>
       <c r="AF9" s="4"/>
       <c r="AG9" s="4"/>
       <c r="AH9" s="4"/>
       <c r="AI9" s="4" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="AJ9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="AK9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="AL9" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AM9" s="4"/>
       <c r="AN9" s="4"/>
       <c r="AO9" s="4"/>
       <c r="AP9" s="4"/>
       <c r="AQ9" s="4"/>
     </row>
     <row r="10" spans="1:46">
       <c r="A10" s="4"/>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="4"/>
       <c r="O10" s="4"/>
       <c r="P10" s="4"/>
       <c r="Q10" s="4"/>
       <c r="R10" s="4"/>
       <c r="S10" s="4"/>
       <c r="T10" s="4"/>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="4"/>
       <c r="X10" s="4"/>
       <c r="Y10" s="4"/>
       <c r="Z10" s="4"/>
       <c r="AA10" s="4"/>
       <c r="AB10" s="4"/>
       <c r="AC10" s="4"/>
       <c r="AD10" s="4"/>
       <c r="AE10" s="4"/>
       <c r="AF10" s="4"/>
       <c r="AG10" s="4"/>
       <c r="AH10" s="4"/>
       <c r="AI10" s="4" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="AJ10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="AK10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="AL10" s="4" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="AM10" s="4"/>
       <c r="AN10" s="4"/>
       <c r="AO10" s="4"/>
       <c r="AP10" s="4"/>
       <c r="AQ10" s="4"/>
     </row>
     <row r="11" spans="1:46">
       <c r="A11" s="4"/>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="4"/>
       <c r="O11" s="4"/>
       <c r="P11" s="4"/>
       <c r="Q11" s="4"/>
       <c r="R11" s="4"/>
       <c r="S11" s="4"/>
       <c r="T11" s="4"/>
       <c r="U11" s="4"/>
       <c r="V11" s="4"/>
       <c r="W11" s="4"/>
       <c r="X11" s="4"/>
       <c r="Y11" s="4"/>
       <c r="Z11" s="4"/>
       <c r="AA11" s="4"/>
       <c r="AB11" s="4"/>
       <c r="AC11" s="4"/>
       <c r="AD11" s="4"/>
       <c r="AE11" s="4"/>
       <c r="AF11" s="4"/>
       <c r="AG11" s="4"/>
       <c r="AH11" s="4"/>
       <c r="AI11" s="4" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="AJ11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="AK11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="AL11" s="4" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="AM11" s="4"/>
       <c r="AN11" s="4"/>
       <c r="AO11" s="4"/>
       <c r="AP11" s="4"/>
       <c r="AQ11" s="4"/>
+    </row>
+    <row r="12" spans="1:46">
+      <c r="A12" s="4"/>
+      <c r="B12" s="4"/>
+      <c r="C12" s="4"/>
+      <c r="D12" s="4"/>
+      <c r="E12" s="4"/>
+      <c r="F12" s="4"/>
+      <c r="G12" s="4"/>
+      <c r="H12" s="4"/>
+      <c r="I12" s="4"/>
+      <c r="J12" s="4"/>
+      <c r="K12" s="4"/>
+      <c r="L12" s="4"/>
+      <c r="M12" s="4"/>
+      <c r="N12" s="4"/>
+      <c r="O12" s="4"/>
+      <c r="P12" s="4"/>
+      <c r="Q12" s="4"/>
+      <c r="R12" s="4"/>
+      <c r="S12" s="4"/>
+      <c r="T12" s="4"/>
+      <c r="U12" s="4"/>
+      <c r="V12" s="4"/>
+      <c r="W12" s="4"/>
+      <c r="X12" s="4"/>
+      <c r="Y12" s="4"/>
+      <c r="Z12" s="4"/>
+      <c r="AA12" s="4"/>
+      <c r="AB12" s="4"/>
+      <c r="AC12" s="4"/>
+      <c r="AD12" s="4"/>
+      <c r="AE12" s="4"/>
+      <c r="AF12" s="4"/>
+      <c r="AG12" s="4"/>
+      <c r="AH12" s="4"/>
+      <c r="AI12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="AK12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="AL12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="AM12" s="4"/>
+      <c r="AN12" s="4"/>
+      <c r="AO12" s="4"/>
+      <c r="AP12" s="4"/>
+      <c r="AQ12" s="4"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:S1"/>
     <mergeCell ref="T1:U1"/>
     <mergeCell ref="V1:Y1"/>
     <mergeCell ref="Z1:AH1"/>
     <mergeCell ref="AI1:AL1"/>
     <mergeCell ref="AM1:AQ1"/>
-    <mergeCell ref="B4:B11"/>
-[...31 lines deleted...]
-    <mergeCell ref="A3:A11"/>
+    <mergeCell ref="B4:B12"/>
+    <mergeCell ref="C4:C12"/>
+    <mergeCell ref="D4:D12"/>
+    <mergeCell ref="E4:E12"/>
+    <mergeCell ref="F4:F12"/>
+    <mergeCell ref="G4:G12"/>
+    <mergeCell ref="H4:H12"/>
+    <mergeCell ref="I4:I12"/>
+    <mergeCell ref="J4:J12"/>
+    <mergeCell ref="K4:K12"/>
+    <mergeCell ref="L4:L12"/>
+    <mergeCell ref="M4:M12"/>
+    <mergeCell ref="N4:N12"/>
+    <mergeCell ref="O4:O12"/>
+    <mergeCell ref="P4:P12"/>
+    <mergeCell ref="Q4:Q12"/>
+    <mergeCell ref="R4:R12"/>
+    <mergeCell ref="S4:S12"/>
+    <mergeCell ref="T4:T12"/>
+    <mergeCell ref="U4:U12"/>
+    <mergeCell ref="V4:V12"/>
+    <mergeCell ref="W4:W12"/>
+    <mergeCell ref="X4:X12"/>
+    <mergeCell ref="Y4:Y12"/>
+    <mergeCell ref="Z4:Z12"/>
+    <mergeCell ref="AA4:AA12"/>
+    <mergeCell ref="AB4:AB12"/>
+    <mergeCell ref="AM5:AM12"/>
+    <mergeCell ref="AN5:AN12"/>
+    <mergeCell ref="AO5:AO12"/>
+    <mergeCell ref="AP5:AP12"/>
+    <mergeCell ref="AQ5:AQ12"/>
+    <mergeCell ref="A3:A12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>