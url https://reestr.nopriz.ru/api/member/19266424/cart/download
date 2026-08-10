--- v1 (2026-06-25)
+++ v2 (2026-08-10)
@@ -169,51 +169,51 @@
   </si>
   <si>
     <t>Факты применения мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Предмет договора страхования</t>
   </si>
   <si>
     <t>Размер страховой суммы</t>
   </si>
   <si>
     <t>Наименование страховой компании</t>
   </si>
   <si>
     <t>Местонахождение</t>
   </si>
   <si>
     <t>Контактные телефоны</t>
   </si>
   <si>
     <t>Ассоциация «Байкальское региональное объединение проектировщиков»;
 Ассоциация «БайкалРегионПроект»;
 СРО-П-046-09112009;
 ИНН:3811127596;
 ОГРН:1093800000337;
-Адрес местонахождения:664047, г. Иркутск, ул. Байкальская, д. 105А, офис 704;
+Адрес местонахождения:664075, г. Иркутск, ул. Байкальская, стр.180 «а».;
 Телефон:(3952) 48-55-10;
 Email:srobrp@mail.ru;
 Адрес сайта:https://www.srobrp.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Тимокс"</t>
   </si>
   <si>
     <t>ООО "Тимокс"</t>
   </si>
   <si>
     <t>0265-2017-3803302075-П-46</t>
   </si>
   <si>
     <t>23.10.2017</t>
   </si>
   <si>
     <t>01.11.2002</t>
   </si>
   <si>
     <t>Является членом</t>
   </si>